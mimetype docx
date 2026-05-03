--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -384,278 +384,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing agroecology and sustainability with agricultural robots at field level: A scoping review</w:t>
+                <w:t xml:space="preserve">Nature-based solutions for soil and water conservation in an era of climate extremes: Limitations and future scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Naim</w:t>
+                <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
+                <w:t xml:space="preserve">Guobin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+                <w:t xml:space="preserve">Giulio Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Medici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Bresci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110650⟩</w:t>
+              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (2), pp.100604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2025.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110984v1</w:t>
+                <w:t xml:space="preserve">ird-05426644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature-based solutions for soil and water conservation in an era of climate extremes: Limitations and future scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing agroecology and sustainability with agricultural robots at field level: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guobin Liu</w:t>
+                <w:t xml:space="preserve">Mohammad Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Castelli</w:t>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bresci</w:t>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stephane Bailly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237 (B), pp.110650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2025.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05426644v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reflexive collaborative workshop on agroecology narratives and researcher’s postures</w:t>
               </w:r>
@@ -775,51 +775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -935,51 +935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1052,51 +1052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Sboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1247,51 +1247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1375,278 +1375,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t>
+                <w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527802v1</w:t>
+                <w:t xml:space="preserve">hal-03780875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t>
+                <w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780875v2</w:t>
+                <w:t xml:space="preserve">hal-03527802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1892,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid, spatially explicit approach to describe cropping systems dynamics at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2225,51 +2225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus spatial location as seen by farmers : A machine learning approach to model real criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,51 +2489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy : a new field for addressing agricultural landscape dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2751,51 +2751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terraced landscapes characterization. Developing a methodology to map and analyze the agricultural management impacts (Monte Pisano, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le funzionalità paesaggistiche dell'attività agricola: il caso di studio della Lunigiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3004,51 +3004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3110,51 +3110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il giardino delle farfalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,51 +3234,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on agricultural technologies for sustainable transitions. Their role in farming system innovation towards sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco da Silveira; Jayme Garcia Arnal Barbedo; Chrysanthi Charatsari; Evagelos Lioutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture 4.0: Towards a New Agri-Food Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, In press</w:t>
@@ -3307,51 +3307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture at the landscape level : scientific background and literature overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,317 +3431,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape agronomy : lessons learned and challenges ahead, from a European perspective</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A method to assess the fragility of a terraced system as an example of landscape agronomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.113-159, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777598v1</w:t>
+                <w:t xml:space="preserve">hal-03777602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to assess the fragility of a terraced system as an example of landscape agronomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Landscape agronomy : lessons learned and challenges ahead, from a European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.113-159, 2022, 978-3-031-05263-7. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-294, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777602v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terraced Landscapes: Land Abandonment, Soil Degradation, and Suitable Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Brancucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3827,51 +3827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3922,51 +3922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4056,51 +4056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ruolo contemporaneo dell'agricoltura nella costruzione dei paesaggi in Toscana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4190,559 +4190,559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic classification of agrobots to inform farmers’ choice and clarify market development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring the role of agricultural landscape objects for socio-technical system visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.991-997, </w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/9789004725232_130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17055066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156704v1</w:t>
+                <w:t xml:space="preserve">hal-05240610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping agricultural land use dynamics through integrated biophysical analysis for Mediterranean farming systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Jridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.476-478</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312379v1</w:t>
+                <w:t xml:space="preserve">hal-05140607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A systematic classification of agrobots to inform farmers’ choice and clarify market development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t>
+              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.991-997, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140607v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of agricultural landscape objects for socio-technical system visualisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mapping agricultural land use dynamics through integrated biophysical analysis for Mediterranean farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.476-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240610v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Knierim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Belhouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t>
@@ -4780,51 +4780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomie des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémologie et temporalités de l’agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d'Agronomie, Nov 2025, Académie d'Agriculture de France, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4871,51 +4871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objet, concepts, outils et méthode de l’agronomie, de la zootechnie et de la géographie : qu’est-ce qui est nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4962,51 +4962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,51 +5148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Taoujouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
@@ -5224,243 +5224,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte anti-érosive et aménagements de bassins versants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Perception of local stakeholders and biophysical assessment of water erosion control in a Tunisian semi-arid catchment (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noômène Fehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres « Pierre sèche, agriculture et territoires »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association (IFSA), Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12734317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864903v1</w:t>
+                <w:t xml:space="preserve">hal-04646953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of local stakeholders and biophysical assessment of water erosion control in a Tunisian semi-arid catchment (slideshow)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lutte anti-érosive et aménagements de bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres « Pierre sèche, agriculture et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FFPPS et Syndicat mixte des Gorges du Gardon, Mar 2024, Castillon du Gard, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12734317⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04646953v1</w:t>
+                <w:t xml:space="preserve">hal-04864903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t>
               </w:r>
@@ -5472,51 +5472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5822,51 +5822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Machines in 2045: tractors of the future or futures of the tractor? A Future Studies approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosé Tosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Agritech days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AXEMA, Oct 2024, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5894,248 +5894,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rôle des éléments paysagers linéaires dans la configuration spatiale des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Taouajouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t>
+              <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PayOTe, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10025333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04054563v1</w:t>
+                <w:t xml:space="preserve">hal-04173097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des éléments paysagers linéaires dans la configuration spatiale des systèmes de culture</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PayOTe, Oct 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10025333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04173097v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Lasallian Pedagogy enables collaborative learning</w:t>
               </w:r>
@@ -6255,51 +6255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6389,51 +6389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of weeding by robots – focus on European solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southeast Regional Fruit and Vegetable Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6467,51 +6467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How fragile is it? A GIS-based multicriteria assessment to define management priorities for a Mediterranean terraced system (Tuscany, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESOC 2022 : Colloque sur la Gestion de l'Eau en Zones Semi-arides, Outils, Changements globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6545,51 +6545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Agronomy: background concepts and emerging challenges to address agri-food system design beyond the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LATEST: An Erasmus+ Project On Local-focused AgTech Education For Successful Agricultural Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6798,369 +6798,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of precision agriculture technologies: a first survey of French dealerships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Field Crop Robotics: Bibliometric Overview and Agronomic State-of-the-Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SIMA AgriTech Day</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5602074⟩</w:t>
+              <w:t xml:space="preserve">Evoluzione dei sistemi agronomici in risposta alle sfide globali - 50° Convegno nazionale SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Udine, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5055505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404995v1</w:t>
+                <w:t xml:space="preserve">hal-03276020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research topics in crop diversification research at the landscape level: early evidence from a text mining approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distribution of precision agriculture technologies: a first survey of French dealerships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th SIMA AgriTech Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AXEMA, Oct 2021, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5602074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10718806⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03255023v1</w:t>
+                <w:t xml:space="preserve">hal-03404995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Crop Robotics: Bibliometric Overview and Agronomic State-of-the-Art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Research topics in crop diversification research at the landscape level: early evidence from a text mining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arthur Sarazin</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evoluzione dei sistemi agronomici in risposta alle sfide globali - 50° Convegno nazionale SIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Udine, Italy. </w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5055505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10718806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276020v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7233,51 +7233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the robots dream of farmers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pondering BEYOND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BEYOND ANR Project, Sep 2021, online, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7311,51 +7311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributo alla tutela del paesaggio agrario terrazzato toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7530,295 +7530,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combiner cartes à dires d'acteurs et lectures de paysage pour analyser les circuits agricoles et alimentaires de la Vallée de la Levrière. Un itinéraire méthodologique innovant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape agronomy: bibliometric insights on key issues and background topics of a conceptual framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019 - Spatial analysis and geomatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IALE World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Landscape Ecology, Jul 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141032v1</w:t>
+                <w:t xml:space="preserve">hal-03609817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape agronomy: bibliometric insights on key issues and background topics of a conceptual framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combiner cartes à dires d'acteurs et lectures de paysage pour analyser les circuits agricoles et alimentaires de la Vallée de la Levrière. Un itinéraire méthodologique innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IALE World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAGEO 2019 - Spatial analysis and geomatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France. 337 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7541744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609817v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering Agtech Again: Emerging of New Training Offers and Intermediate Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,51 +7891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,243 +7997,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the French Land Parcel Identification System for Inter farms new Organisation Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Intensification of Crop Production Requires Agricultural Equipment Innovation: the Case of Strip-Till for Fine Seedbed Preparation in Silty Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Martin</w:t>
+                <w:t xml:space="preserve">Benoît Detot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carolina Ugarte Nano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy Congress (ESA)., Aug 2018, Genvève, Switzerland</w:t>
+              <w:t xml:space="preserve">XLVII Convegno Nazionale L'Agronomia nelle nuove Agriculturæ (Biologica, Conservativa, Digitale, di Precisione)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marsala, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977615v1</w:t>
+                <w:t xml:space="preserve">hal-03154187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Intensification of Crop Production Requires Agricultural Equipment Innovation: the Case of Strip-Till for Fine Seedbed Preparation in Silty Soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Use of the French Land Parcel Identification System for Inter farms new Organisation Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carolina Ugarte Nano</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVII Convegno Nazionale L'Agronomia nelle nuove Agriculturæ (Biologica, Conservativa, Digitale, di Precisione)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marsala, Italy</w:t>
+              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy Congress (ESA)., Aug 2018, Genvève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154187v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation à la Démarche Méthodologique en 4ème et 5ème année</w:t>
               </w:r>
@@ -8271,51 +8271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques pédagogiques à UniLaSalle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8340,90 +8340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot from the scratch in 5 months. How agronomy students could master agricultural machinery innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Detot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8461,51 +8461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in Agricultural Robots: a Comparative Agronomic Grid Based on a French Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8513,51 +8513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hendrycks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Detot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Geneva, Switzerland</w:t>
@@ -8599,64 +8599,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8694,51 +8694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8802,51 +8802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,90 +8927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What data are available to describe cropping systems at the regional level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del XLVI Convegno Nazionale della Società Italiana di Agronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Italiana di Agronomia., Sep 2017, Milan, Italy. pp.83-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9083,64 +9083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European IFSA Symposium. “Social and technological transformation of farming systems: Diverging and converging pathways”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jul 2016, Newport, United Kingdom. pp.480-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9165,51 +9165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory scenario building for the management of agricultural areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9303,51 +9303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national pedoclimatic characterization of cropping schemes based on FADN Italian data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,77 +9415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and hydrogeological risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Brancucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terraced landscapes: choosing the future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Third World Meeting on Terraced Landscapes, Oct 2016, Padova, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9519,51 +9519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the fragility hotspots of a Mediterranean terraced system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9653,51 +9653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9800,51 +9800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ESEE 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9921,51 +9921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française : "Territoires méditerranéens : agriculture, alimentation et villes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9990,51 +9990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ruolo dell'agronomia territoriale e dell'ecologia del paesaggio a supporto della gestione integrata delle aree rurali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10094,51 +10094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’agronomie des territoires à la caractérisation des « paysages des pratiques » : un cas d’étude méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10211,51 +10211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural landscape segmentation: a stochastic method to map heterogeneous variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,64 +10319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualizing the land change transitions with a territorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lone S. Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10440,51 +10440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporospatial analysis of agricultural systems at regional watershed level : 30 years of data to characterize the Meuse and Moselle watersheds, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10574,51 +10574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10768,51 +10768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy at the watershed scale: comparing two complementary methods dealing with the agricultural systems architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10876,51 +10876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10984,51 +10984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,51 +11234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomes et géoagronomie : des réflexions issues de travaux en Toscane, Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11480,51 +11480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valutazione delle priorità gestionali di un'area agricola terrazzata di ambiente mediterraneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11640,51 +11640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il contributo della ricerca agronomica all’innovazione dei sistemi colturali mediterranei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11709,51 +11709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The geoagronomic approach to rural landscapes management: a methodological path to characterize contemporary challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11852,481 +11852,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting techniques deciphered: unravelling the current use and limitations of the ditches term with a textual analysis of scientific literature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DARLING: Ditch Network Automatic Reconstruction from Linear Incomplete Ditch Geolocation - Mapping the Water Harvesting Capacities at Regional Scale for Better Droughts Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834593v1</w:t>
+                <w:t xml:space="preserve">hal-04844252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification of maintenance practices for agricultural runoff management structures to enhance climate adaptation scenarios and strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Facing Droughts in Mediterranean Rainfed Agroecosystems: Farmers' Perception on Exogenous Run-Off Harvesting Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mayer-Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hellisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2024 - Agroecosystems in Transformation: Visions, Technologies and Actors​​​​​</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681632v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARLING: Ditch Network Automatic Reconstruction from Linear Incomplete Ditch Geolocation - Mapping the Water Harvesting Capacities at Regional Scale for Better Droughts Mitigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">A classification of maintenance practices for agricultural runoff management structures to enhance climate adaptation scenarios and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape 2024 - Agroecosystems in Transformation: Visions, Technologies and Actors​​​​​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13760213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844252v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Droughts in Mediterranean Rainfed Agroecosystems: Farmers' Perception on Exogenous Run-Off Harvesting Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Rainwater harvesting techniques deciphered: unravelling the current use and limitations of the ditches term with a textual analysis of scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14510112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821992v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolage of agri-equipment</w:t>
               </w:r>
@@ -12351,51 +12351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EurAgEng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t>
@@ -12610,51 +12610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12701,51 +12701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12796,51 +12796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12891,51 +12891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing farmers’ preferences about agricultural equipment supply. A literature overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12995,64 +12995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MInndAgrM - Maîtriser l’innovation de l’Agro-Machinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13112,51 +13112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT tools for enhancing sustainable water management in rural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13233,51 +13233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crop sequences for data-mining of remotely sensed time series across multiple scales: opportunities for scaling up research on agricultural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13376,51 +13376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uno studio dell’intensità dei sistemi olivicoli collinari terrazzati: il caso del Monte Pisano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13484,51 +13484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomia territoriale: una prospettiva di studio comparato dei sistemi produttivi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13644,51 +13644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.149-151, 2008</w:t>
@@ -13769,51 +13769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Geomatique et Territoire, Clermont Ferrand, 18-20 juin 2007, et Saint-Etienne, 21-22 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. 2007</w:t>
@@ -13881,51 +13881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean terraced landscape characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14075,51 +14075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape functionalities of agricultural activities: the case study of Lunigiana (Tuscany, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14263,64 +14263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agricultures et Territoires. Chambres d'Agriculture Normandie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14355,51 +14355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des éléments clefs d’un territoire irrigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14447,51 +14447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics for Energy Crops' Biomass. Deliverable 4.2. Feedstock supply scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] auto-saisine. 2014, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -14513,51 +14513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression agricole sur les ressources en eau : évolution du risque nitrate dans les bassins de la Meuse et de la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14605,51 +14605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestione delle sistemazioni idraulico-agrarie come contributo alla tutela del paesaggio agrario terrazzato toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scuola Superiore Sant’Anna, Pisa. 2008, pp.79 + allegati</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -14703,51 +14703,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background concepts of landscape and territory agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Spring School Landscape and Territory Agronomy, Pisa, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14951,103 +14951,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINSAR Project: Defining Agroecological Routes Using Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryem Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17700793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15087,51 +15087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape ecology should be more visible at the Global Landscape Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deconchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15207,64 +15207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15314,51 +15314,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system research at a glance: selection of key dates of IFSA and FSD communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
@@ -15470,51 +15470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14B5FB5A"/>
+    <w:nsid w:val="A48DDC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15618,51 +15618,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B052A422"/>
+    <w:nsid w:val="CE359DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15852,51 +15852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-rizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4536-4118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258110511" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9959-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobin Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.12.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715516v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Richelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gennai-Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9050168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040535ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.431-447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252642" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Tomei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05384361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777598v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777602v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Brancucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96815-5_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=978-884672039-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4256.5924" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jridi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17055066" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05371859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17644504" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taoujouti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelwahed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17043759" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taouajouti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zairi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784848" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12733006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos&#233; Tosin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13984478" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10025333" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Smessaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Esnault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Belloy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420921" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7948925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7360817" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Paulus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404995v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bach" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5602074" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255023v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10718806" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276020v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5055505" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5532642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581560v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7824712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7541744" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609817v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15544/RD.2019.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977615v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hendrycks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vasseur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vitali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6350061" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Maria Bazzani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Cardillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6175956" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581556v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581563v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albertazzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01540009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Padoa-Schioppa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252996" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1617.4882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghali Lazrak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone S. Kristensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godfroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Osmuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688418v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6613145" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834593v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14510112" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681632v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13760213" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844252v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821992v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mayer-Jantet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hellisey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveric Dormois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Averous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bayart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cressot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789618" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154002v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herbout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249218" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154178v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154192v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7814578" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581557v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31582.33605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581555v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna de Filippis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Triana" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghetta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borsi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.546650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6176975" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Balducci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589829v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jacopin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607575v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Herrmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041106v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3719.6489" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974422v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17700793" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141094v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-rizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4536-4118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258110511" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9959-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715516v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Richelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gennai-Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9050168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040535ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.431-447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252642" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Tomei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05384361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Brancucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96815-5_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=978-884672039-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4256.5924" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17055066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jridi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05371859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17644504" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taoujouti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelwahed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17043759" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taouajouti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zairi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784848" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12733006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos&#233; Tosin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13984478" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10025333" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Smessaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Esnault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Belloy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420921" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7948925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7360817" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Paulus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5055505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5602074" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10718806" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5532642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581560v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7824712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7541744" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15544/RD.2019.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hendrycks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vasseur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vitali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6350061" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Maria Bazzani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Cardillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6175956" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581556v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581563v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albertazzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01540009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Padoa-Schioppa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252996" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1617.4882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghali Lazrak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone S. Kristensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godfroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Osmuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688418v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6613145" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821992v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mayer-Jantet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hellisey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13760213" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14510112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveric Dormois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Averous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bayart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cressot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789618" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154002v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herbout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249218" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154178v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154192v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7814578" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581557v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31582.33605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581555v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna de Filippis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Triana" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghetta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borsi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.546650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6176975" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Balducci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589829v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jacopin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607575v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Herrmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041106v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3719.6489" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974422v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17700793" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141094v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>