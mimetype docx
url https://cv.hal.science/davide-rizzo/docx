--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -128,92 +128,113 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">258110511</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">q_JysXwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/G-9959-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mon parcours en recherche agronomique s'étend sur une vingtaine d'années, axé principalement sur l'étude des processus décisionnels et l'</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">agronomie des territoires</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Initié par une thèse à la Scuola Superiore Sant'Anna (Italie) sur la gestion des </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">paysages en terrasses</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, mon travail s'est enrichi pendant 4 ans de contrats post-doctoraux à l'INRA-SAD (France), participant au développement de :</w:t>
       </w:r>
@@ -376,2611 +397,2611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-based solutions for soil and water conservation in an era of climate extremes: Limitations and future scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guobin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Castelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bresci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stephane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 14 (2), pp.100604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iswcr.2025.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05426644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing agroecology and sustainability with agricultural robots at field level: A scoping review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Medici</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 377, pp.124718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110984v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive collaborative workshop on agroecology narratives and researcher’s postures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancing agroecology and sustainability with agricultural robots at field level: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Romagny</w:t>
+                <w:t xml:space="preserve">Mohammad Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Masse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (4), 8 p. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 237 (B), pp.110650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2025.110650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715516v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the sustainable maintenance of permanent runoff management structures in rainfed agriculture under climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reflexive collaborative workshop on agroecology narratives and researcher’s postures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Lola Richelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jacob</w:t>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124718⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (4), 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962256v1</w:t>
+                <w:t xml:space="preserve">hal-04715516v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tinkering for soil care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/cahierscotech198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bricolage, au cœur des transitions agricoles vers la durabilité des agroéquipements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Sboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7905355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Digital Technologies on Farms’ Business Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/cahierscostech155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability. The case of a French cluster for agritech innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Ceapraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitra Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Evolution agrotechnique contemporaine, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/cahierscostech168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Evolution agrotechnique contemporaine, 5, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780875v2</w:t>
+                <w:t xml:space="preserve">hal-03527802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir l’agroécologie comme sous-ensemble du développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Does the Availability of Specific Agri-Equipment Influence Cropping System Design? A Case Study of Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Transforming AgriFood Systems under a Changing Climate, 12 (2237), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy12092237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5856386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03527802v1</w:t>
+                <w:t xml:space="preserve">hal-03780875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site and time-specific early weed control is able to reduce herbicide use in maize - a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Mattivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), pp.1780. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4081/ija.2021.1780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who Remains When Professional Farmers Give up? Some Insights on Hobby Farming in an Olive Groves-Oriented Terraced Mediterranean Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (5), pp.168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/land9050168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience d’un bootcamp dédié à l’innovation ouverte centrée sur les agriculteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Evolution agrotechnique contemporaine, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapid, spatially explicit approach to describe cropping systems dynamics at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Murgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 173 (Juillet), pp.491-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agsy.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective participative pour la zone urbaine de Pise (Italie). L'eau et l'alimentation comme enjeux de développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalia Filippini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Johany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Numéro thématique. Prospective territoriale participative, 60 (170), pp.265-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1040535ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miscanthus spatial location as seen by farmers : A machine learning approach to model real criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.348-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming systems designing landscapes: land management units at the interface between agronomy and geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografisk Tidsskrift-Danish Journal of Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (2), pp.71-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00167223.2013.849391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping local spatial knowledge in the assessment of agricultural systems : A case study on the provision of agricultural services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.23-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2013.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy : a new field for addressing agricultural landscape dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (10), pp.1385-1394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-012-9802-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terraced landscapes characterization. Developing a methodology to map and analyze the agricultural management impacts (Monte Pisano, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (3-4), pp.431-447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/geo.17.431-447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le funzionalità paesaggistiche dell'attività agricola: il caso di studio della Lunigiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRIBUSINESS PAESAGGIO &amp; AMBIENTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (1), pp.67-74. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15252642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2990,227 +3011,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 294 p., 2022, 978-3-031-05261-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il giardino delle farfalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Emilio Tomei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni ETS, pp.47, 2007, I quaderni del metato, 978-884671789-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3220,959 +3241,959 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on agricultural technologies for sustainable transitions. Their role in farming system innovation towards sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franco da Silveira; Jayme Garcia Arnal Barbedo; Chrysanthi Charatsari; Evagelos Lioutas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture 4.0: Towards a New Agri-Food Ecosystem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05384361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture at the landscape level : scientific background and literature overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-23, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to assess the fragility of a terraced system as an example of landscape agronomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-159, 2022, 978-3-031-05263-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy : lessons learned and challenges ahead, from a European perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.271-294, 2022, 978-3-031-05263-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terraced Landscapes: Land Abandonment, Soil Degradation, and Suitable Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Brancucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Terraced Landscapes: History, Environment, Quality of Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Springer, pp.195-210, 2019, Environmental History, 978-3-319-96815-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96815-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The agricultural innovation under digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Transformations in the Era of Digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-5225-7262-6.ch015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomes et géoagronomie : &amp;quot;relecture&amp;quot; de trois études de cas en Toscane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géoagronomie, paysage et projets de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 480 p., 2012, Indisciplines, 978-2-7592-1856-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ruolo contemporaneo dell'agricoltura nella costruzione dei paesaggi in Toscana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rossano Pazzagli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il paesaggio della Toscana tra storia e tutela</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni ETS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-145, 2008, Le aree naturali protette, 978-884672039-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.4256.5924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4182,10025 +4203,10025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of agricultural landscape objects for socio-technical system visualisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+                <w:t xml:space="preserve">Objet, concepts, outils et méthode de l’agronomie, de la zootechnie et de la géographie : qu’est-ce qui est nouveau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Agronomie (AFA); Commission de Géographie Rurale (CGR-CNFG); Association française de zootechnie; Cermosem (Université Grenoble Alpes); EPLEFPA Olivier de Serres; INRAE, Jun 2025, Mirabel, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15615240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17055066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05240610v1</w:t>
+                <w:t xml:space="preserve">hal-05102822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic classification of agrobots to inform farmers’ choice and clarify market development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Naim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t>
+              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Jun 2025, Barcelona, Spain. pp.991-997, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/9789004725232_130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140607v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic classification of agrobots to inform farmers’ choice and clarify market development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Naim</w:t>
+                <w:t xml:space="preserve">Mapping agricultural land use dynamics through integrated biophysical analysis for Mediterranean farming systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Medici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Conference on Precision Agriculture (ECPA 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.476-478</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156704v1</w:t>
+                <w:t xml:space="preserve">hal-05312379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping agricultural land use dynamics through integrated biophysical analysis for Mediterranean farming systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
+                <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.476-478</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IDEAS, Aug 2025, Palaiseau, France. pp.226-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15793513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312379v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the role of agricultural landscape objects for socio-technical system visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17055066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05217054v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomie des territoires</w:t>
+                <w:t xml:space="preserve">Bridging two communities in farming system research: IFSA Europe Group and Farming System Design (slideshow)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Knierim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémologie et temporalités de l’agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17644504⟩</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Farming System Design, Aug 2025, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.16915876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05371859v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-05217054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objet, concepts, outils et méthode de l’agronomie, de la zootechnie et de la géographie : qu’est-ce qui est nouveau ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agronomie des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lescoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Études Rurales 2025 ; 13. Entretiens agronomiques Olivier de Serres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Épistémologie et temporalités de l’agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Agronomie, Nov 2025, Académie d'Agriculture de France, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17644504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15615240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05102822v1</w:t>
+                <w:t xml:space="preserve">ird-05371859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping stakeholder influence in the agricultural water management: a preliminary study for the Lebna watershed, Tunisia (slideshow)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loriane Pignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12734090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the drivers of practices in the irrigated farming systems: a multi-level spatial explicit approach in northern Tunisia during the past 15 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intissar Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Taoujouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17043759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of local stakeholders and biophysical assessment of water erosion control in a Tunisian semi-arid catchment (slideshow)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noômène Fehri</w:t>
+                <w:t xml:space="preserve">Lutte anti-érosive et aménagements de bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres « Pierre sèche, agriculture et territoires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FFPPS et Syndicat mixte des Gorges du Gardon, Mar 2024, Castillon du Gard, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646953v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte anti-érosive et aménagements de bassins versants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+                <w:t xml:space="preserve">Perception of local stakeholders and biophysical assessment of water erosion control in a Tunisian semi-arid catchment (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noômène Fehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres « Pierre sèche, agriculture et territoires »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association (IFSA), Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12734317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04864903v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of tinkering in adapting available equipment to farmers' technical facts and sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the drivers of practices in the irrigated farming systems: a multi-level spatial explicit approach in northern Tunisia during the past 15 years (slideshow)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural Machines in 2045: tractors of the future or futures of the tractor? A Future Studies approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Zairi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosé Tosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
+              <w:t xml:space="preserve">7. Agritech days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AXEMA, Oct 2024, Compiègne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12784848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13984478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654646v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive collaborative workshop on agroecology narratives and researcher’s postures (slideshow)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Masse</w:t>
+                <w:t xml:space="preserve">Analysis of the drivers of practices in the irrigated farming systems: a multi-level spatial explicit approach in northern Tunisia during the past 15 years (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Taouajouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Zairi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Farming System Association (IFSA), Jun 2024, Trapani, Italy. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12733006⟩</w:t>
+              <w:t xml:space="preserve">, International Farming System Association, Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12784848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646577v1</w:t>
+                <w:t xml:space="preserve">hal-04654646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural Machines in 2045: tractors of the future or futures of the tractor? A Future Studies approach</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A reflexive collaborative workshop on agroecology narratives and researcher’s postures (slideshow)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Richelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Brauman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Romagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Agritech days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association (IFSA), Jun 2024, Trapani, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12733006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13984478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04720690v1</w:t>
+                <w:t xml:space="preserve">hal-04646577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des éléments paysagers linéaires dans la configuration spatiale des systèmes de culture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Nationale d’Horticulture de France, May 2023, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10025333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04173097v1</w:t>
+                <w:t xml:space="preserve">hal-04054563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paysages façonnés pour l'eau en terres méditerranéennes sèches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des éléments paysagers linéaires dans la configuration spatiale des systèmes de culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Taouajouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages méditerranéens sous contraintes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PAYOTE 2023 - Modélisation de paysages agricoles pour l’analyse et la simulation de processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PayOTe, Oct 2023, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10025333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7967376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04054563v1</w:t>
+                <w:t xml:space="preserve">hal-04173097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Lasallian Pedagogy enables collaborative learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">LATEST: An Erasmus+ Project On Local-focused AgTech Education For Successful Agricultural Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honorine Esnault</w:t>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Belloy</w:t>
+                <w:t xml:space="preserve">Christina Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems facing climate change and resource challenges</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture and food availability in 2050</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society for Agronomy, Sep 2022, Padova, Italy, Italy. pp.179-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633908v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">How Lasallian Pedagogy enables collaborative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Smessaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">Rachel Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ritz</w:t>
+                <w:t xml:space="preserve">Alexis Belloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Facing Climate Change and Resource Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA International Farming System Association, Apr 2022, Évora, Portugal. pp.623-637, </w:t>
+              <w:t xml:space="preserve">Farming systems facing climate change and resource challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Apr 2022, Évora, Portugal. pp.237-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.6420888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6420921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581562v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of weeding by robots – focus on European solutions</w:t>
+                <w:t xml:space="preserve">Is farming technology innovation locus-dependent? Making of an agricultural FabLab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schnuriger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southeast Regional Fruit and Vegetable Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7948925⟩</w:t>
+              <w:t xml:space="preserve">Farming Systems Facing Climate Change and Resource Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA International Farming System Association, Apr 2022, Évora, Portugal. pp.623-637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6420888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100932v1</w:t>
+                <w:t xml:space="preserve">hal-03581562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fragile is it? A GIS-based multicriteria assessment to define management priorities for a Mediterranean terraced system (Tuscany, Italy)</w:t>
+                <w:t xml:space="preserve">An overview of weeding by robots – focus on European solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GESOC 2022 : Colloque sur la Gestion de l'Eau en Zones Semi-arides, Outils, Changements globaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Southeast Regional Fruit and Vegetable Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Savannah GA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7948925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7360817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03821640v1</w:t>
+                <w:t xml:space="preserve">hal-04100932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape Agronomy: background concepts and emerging challenges to address agri-food system design beyond the farm level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Designing Climate Smart Agricultural Systems for a Sustainable Transformation of the Agri-food Systems of the Dry Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Farming System Design, Oct 2022, Marrakech, Morocco. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7557135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LATEST: An Erasmus+ Project On Local-focused AgTech Education For Successful Agricultural Transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How fragile is it? A GIS-based multicriteria assessment to define management priorities for a Mediterranean terraced system (Tuscany, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and food availability in 2050</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GESOC 2022 : Colloque sur la Gestion de l'Eau en Zones Semi-arides, Outils, Changements globaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7360817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979643v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Crop Robotics: Bibliometric Overview and Agronomic State-of-the-Art</w:t>
+                <w:t xml:space="preserve">Do the robots dream of farmers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evoluzione dei sistemi agronomici in risposta alle sfide globali - 50° Convegno nazionale SIA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5055505⟩</w:t>
+              <w:t xml:space="preserve">Pondering BEYOND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BEYOND ANR Project, Sep 2021, online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5532642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276020v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of precision agriculture technologies: a first survey of French dealerships</w:t>
+                <w:t xml:space="preserve">Contributo alla tutela del paesaggio agrario terrazzato toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th SIMA AgriTech Day</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5602074⟩</w:t>
+              <w:t xml:space="preserve">Il futuro dei terrazzamenti sul territorio del Montalbano tra criticità e sviluppo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associazione Biodistretto del Montalbano, Feb 2020, Cerreto Guidi, Italy. pp.51-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7824712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404995v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research topics in crop diversification research at the landscape level: early evidence from a text mining approach</w:t>
+                <w:t xml:space="preserve">Distribution of precision agriculture technologies: a first survey of French dealerships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10718806⟩</w:t>
+              <w:t xml:space="preserve">4th SIMA AgriTech Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AXEMA, Oct 2021, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5602074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255023v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research topics in crop diversification research at the landscape level: early evidence from a text mining approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Dubois</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10718806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274872v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do the robots dream of farmers?</w:t>
+                <w:t xml:space="preserve">Field Crop Robotics: Bibliometric Overview and Agronomic State-of-the-Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sarazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pondering BEYOND</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.5532642⟩</w:t>
+              <w:t xml:space="preserve">Evoluzione dei sistemi agronomici in risposta alle sfide globali - 50° Convegno nazionale SIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Udine, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5055505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356353v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributo alla tutela del paesaggio agrario terrazzato toscano</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping available agricultural equipment to enable farmers’ and manufacturers’ interactions for an agroecological transition. The case of legume crops in Hauts-de-France region.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Kefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il futuro dei terrazzamenti sul territorio del Montalbano tra criticità e sviluppo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7824712⟩</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversity for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8169345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581560v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex-ante assessment of herbicide reduction by implementing early precision weed control in spring crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebojša Nikolić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Masin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Sevilla, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.4599543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape agronomy: bibliometric insights on key issues and background topics of a conceptual framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IALE World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Landscape Ecology, Jul 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609817v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner cartes à dires d'acteurs et lectures de paysage pour analyser les circuits agricoles et alimentaires de la Vallée de la Levrière. Un itinéraire méthodologique innovant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2019 - Spatial analysis and geomatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGEO, Nov 2019, Clermont-Ferrand, France. 337 p., </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7541744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Agtech Again: Emerging of New Training Offers and Intermediate Players</w:t>
+                <w:t xml:space="preserve">Landscape agronomy: bibliometric insights on key issues and background topics of a conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Innovation for Bioeconomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IALE World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Landscape Ecology, Jul 2019, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15544/RD.2019.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03141033v1</w:t>
+                <w:t xml:space="preserve">hal-03609817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training in agricultural technologies: a new prerequisite for smart farming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Mastering Agtech Again: Emerging of New Training Offers and Intermediate Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Rendez-Vous Techniques AXEMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research and Innovation for Bioeconomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Kaunas, Lithuania. pp.57-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15544/RD.2019.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153999v1</w:t>
+                <w:t xml:space="preserve">hal-03141033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Intensification of Crop Production Requires Agricultural Equipment Innovation: the Case of Strip-Till for Fine Seedbed Preparation in Silty Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Yatskul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Carolina Ugarte Nano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVII Convegno Nazionale L'Agronomia nelle nuove Agriculturæ (Biologica, Conservativa, Digitale, di Precisione)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marsala, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154187v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the French Land Parcel Identification System for Inter farms new Organisation Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Martin</w:t>
+                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy Congress (ESA)., Aug 2018, Genvève, Switzerland</w:t>
+              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977615v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Formation à la Démarche Méthodologique en 4ème et 5ème année</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les pratiques pédagogiques à UniLaSalle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
+              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154189v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robot from the scratch in 5 months. How agronomy students could master agricultural machinery innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of the French Land Parcel Identification System for Inter farms new Organisation Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems: facing uncertainties and enhancing opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
+              <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy Congress (ESA)., Aug 2018, Genvève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154180v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in Agricultural Robots: a Comparative Agronomic Grid Based on a French Overview</w:t>
+                <w:t xml:space="preserve">Sustainable Intensification of Crop Production Requires Agricultural Equipment Innovation: the Case of Strip-Till for Fine Seedbed Preparation in Silty Soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Detot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Carolina Ugarte Nano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative cropping and farming systems for high quality food production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">XLVII Convegno Nazionale L'Agronomia nelle nuove Agriculturæ (Biologica, Conservativa, Digitale, di Precisione)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marsala, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154183v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances de l’innovation des entreprises de l’agro-machinisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+                <w:t xml:space="preserve">La Formation à la Démarche Méthodologique en 4ème et 5ème année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Scheurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Ayerdi Gotor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Yatskul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche : Evolution agrotechnique contemporaine II. Transformations de l’agro-machinisme : fonction, puissance, information, invention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Polytechnique UniLaSalle, Jun 2017, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Les pratiques pédagogiques à UniLaSalle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365212v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmer-oriented innovation: outcomes from a first bootcamp</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robot from the scratch in 5 months. How agronomy students could master agricultural machinery innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Yatskul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Detot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Farming systems: facing uncertainties and enhancing opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173440v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stakeholders’ interactions within an agricultural innovation system towards sustainability</w:t>
+                <w:t xml:space="preserve">Trends in Agricultural Robots: a Comparative Agronomic Grid Based on a French Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mariia Ostapchuk</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hamez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanitra Randrianasolo-Rakotobe</w:t>
+                <w:t xml:space="preserve">Florent Hendrycks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Detot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">System Innovation towards Sustainable Agriculture 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SISA Community or practice, Nov 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">Innovative cropping and farming systems for high quality food production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581558v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What data are available to describe cropping systems at the regional level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti del XLVI Convegno Nazionale della Società Italiana di Agronomia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Italiana di Agronomia., Sep 2017, Milan, Italy. pp.83-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6350061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From action research to action learning: ecosystem services assessment as a learning platform for students, local land users and researchers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Participatory scenario building for the management of agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Johany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European IFSA Symposium. “Social and technological transformation of farming systems: Diverging and converging pathways”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farming System Association, Jul 2016, Newport, United Kingdom. pp.480-493</w:t>
+              <w:t xml:space="preserve">14° ESA Congress “Growing Landscapes – Cultivating innovative agricultural systems”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy, Sep 2016, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555625v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory scenario building for the management of agricultural areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From action research to action learning: ecosystem services assessment as a learning platform for students, local land users and researchers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° ESA Congress “Growing Landscapes – Cultivating innovative agricultural systems”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy, Sep 2016, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th European IFSA Symposium. “Social and technological transformation of farming systems: Diverging and converging pathways”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farming System Association, Jul 2016, Newport, United Kingdom. pp.480-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555919v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A national pedoclimatic characterization of cropping schemes based on FADN Italian data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Baldoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Maria Bazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Cardillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgroMed International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AgroMed Project ENVIMED/Mistrals, Dec 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and hydrogeological risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tarolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Brancucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terraced landscapes: choosing the future.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Third World Meeting on Terraced Landscapes, Oct 2016, Padova, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6175956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the fragility hotspots of a Mediterranean terraced system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terraced Landscapes: choosing the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Terraced Landscapes Alliance, Oct 2016, Chiavari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FADN to derive cropping scheme distribution in Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Albertazzi</w:t>
+                <w:t xml:space="preserve">Prospective participative pour la zone urbaine de Pise (Italie) : l’eau et l’alimentation comme enjeux de développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalia Filippini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guido Baldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française : "Territoires méditerranéens : agriculture, alimentation et villes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581563v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing participatory territorial projects through a research-education-action platform: four experiences on periurban agriculture and local food production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marta Debolini</w:t>
+                <w:t xml:space="preserve">Using FADN to derive cropping scheme distribution in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Vitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Giacche</w:t>
+                <w:t xml:space="preserve">Sergio Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Baldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ESEE 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">5th International Symposium for Farming System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544882v1</w:t>
+                <w:t xml:space="preserve">hal-03581563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective participative pour la zone urbaine de Pise (Italie) : l’eau et l’alimentation comme enjeux de développement territorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Designing participatory territorial projects through a research-education-action platform: four experiences on periurban agriculture and local food production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française : "Territoires méditerranéens : agriculture, alimentation et villes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque ESEE 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540009v1</w:t>
+                <w:t xml:space="preserve">hal-01544882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il ruolo dell'agronomia territoriale e dell'ecologia del paesaggio a supporto della gestione integrata delle aree rurali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Padoa-Schioppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sostenibilità dell'intensificazione colturale e le politiche agricole: il ruolo della ricerca agronomica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Società Italiana di Agronomia (SIA), Sep 2014, Pise, Italy. pp.53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15252996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’agronomie des territoires à la caractérisation des « paysages des pratiques » : un cas d’étude méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, territoire et agroécologie : des processus à la concertation entre acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7 èmes Journées françaises de l'Ecologie du Paysage, Oct 2014, Dijon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.1617.4882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural landscape segmentation: a stochastic method to map heterogeneous variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling biomass energy availability: How to integrate stakeholders' decisions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Spatial Typologies: How to move from concepts to practice?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IALE-Europe Thematic Workshop 2014:, Jul 2014, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098402v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualizing the land change transitions with a territorial approach</w:t>
+                <w:t xml:space="preserve">Agricultural landscape segmentation: a stochastic method to map heterogeneous variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lone S. Kristensen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Jean-François Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Global Land Project Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Global Land Project, 2014, Berlin, Germany. 528 p</w:t>
+              <w:t xml:space="preserve">Advances in Spatial Typologies: How to move from concepts to practice?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IALE-Europe Thematic Workshop 2014:, Jul 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195397v1</w:t>
+                <w:t xml:space="preserve">hal-01098402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporospatial analysis of agricultural systems at regional watershed level : 30 years of data to characterize the Meuse and Moselle watersheds, France</w:t>
+                <w:t xml:space="preserve">Conceptualizing the land change transitions with a territorial approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Pinto Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lone S. Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., 2014, Debrecen, Hungary. n.p</w:t>
+              <w:t xml:space="preserve">2nd Global Land Project Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Global Land Project, 2014, Berlin, Germany. 528 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794807v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling biomass energy availability: How to integrate stakeholders' decisions ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporospatial analysis of agricultural systems at regional watershed level : 30 years of data to characterize the Meuse and Moselle watersheds, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Global Land Project Open Science Meeting. Land Transformations : between global challenges and local realitites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Berlin, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">13. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., 2014, Debrecen, Hungary. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794841v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des outils de fouille de données d'ASTER (Teruti-Miner, Carottage et Arpentage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Osmuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du CATI-ACTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Toulouse, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape agronomy at the watershed scale: comparing two complementary methods dealing with the agricultural systems architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IALE 2013 European Congress: Changing European Landscapes: Landscape ecology, local to global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of agronomy to land management issues. A comparison of five interdisciplinary PhD theses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Planchat-Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2012, Aarhus, Denmark. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can landscape management be enhanced by farming systems? A landscape agronomy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming Systems Association (IFSA), Jul 2012, Aarhus, Denmark. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A winter school in landscape agronomy and the synergies it created</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Silvestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jul 2010, Vienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agronomes et géoagronomie : des réflexions issues de travaux en Toscane, Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jean-Pierre Deffontaines. Géo-agronomie, paysage, projet de territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiences from a winter school on landscape agronomy : stakes, difficulties, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Farming System Association, Jul 2008, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valutazione delle priorità gestionali di un'area agricola terrazzata di ambiente mediterraneo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assetto agro-territoriale e qualificazione dei sistemi agricoli. Il caso della provincia di Grosseto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariassunta Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Debolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il contributo della ricerca agronomica all’innovazione dei sistemi colturali mediterranei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Società Italiana di Agronomia, Sep 2007, Catania, Italy. pp.2</w:t>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968758v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assetto agro-territoriale e qualificazione dei sistemi agricoli. Il caso della provincia di Grosseto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The geoagronomic approach to rural landscapes management: a methodological path to characterize contemporary challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il contributo della ricerca agronomica all’innovazione dei sistemi colturali mediterranei</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25 Years of Landscape Ecology: Scientific Principles in Practice - Proceedings of the 7th IALE World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Wageningen, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.6613145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589830v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geoagronomic approach to rural landscapes management: a methodological path to characterize contemporary challenges</w:t>
+                <w:t xml:space="preserve">Valutazione delle priorità gestionali di un'area agricola terrazzata di ambiente mediterraneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Years of Landscape Ecology: Scientific Principles in Practice - Proceedings of the 7th IALE World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Il contributo della ricerca agronomica all’innovazione dei sistemi colturali mediterranei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società Italiana di Agronomia, Sep 2007, Catania, Italy. pp.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688418v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARLING: Ditch Network Automatic Reconstruction from Linear Incomplete Ditch Geolocation - Mapping the Water Harvesting Capacities at Regional Scale for Better Droughts Mitigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A classification of maintenance practices for agricultural runoff management structures to enhance climate adaptation scenarios and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intissar Ferchichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landscape 2024 - Agroecosystems in Transformation: Visions, Technologies and Actors​​​​​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Berlin, Germany. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13760213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844252v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facing Droughts in Mediterranean Rainfed Agroecosystems: Farmers' Perception on Exogenous Run-Off Harvesting Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Rainwater harvesting techniques deciphered: unravelling the current use and limitations of the ditches term with a textual analysis of scientific literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14510112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821992v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A classification of maintenance practices for agricultural runoff management structures to enhance climate adaptation scenarios and strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DARLING: Ditch Network Automatic Reconstruction from Linear Incomplete Ditch Geolocation - Mapping the Water Harvesting Capacities at Regional Scale for Better Droughts Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2024 - Agroecosystems in Transformation: Visions, Technologies and Actors​​​​​</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681632v1</w:t>
+                <w:t xml:space="preserve">hal-04844252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainwater harvesting techniques deciphered: unravelling the current use and limitations of the ditches term with a textual analysis of scientific literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facing Droughts in Mediterranean Rainfed Agroecosystems: Farmers' Perception on Exogenous Run-Off Harvesting Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lanfranchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Mayer-Jantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Hellisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU24 What's next for Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2024, Washington, United States. , 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834593v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolage of agri-equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Sboui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EurAgEng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 2022, 5th SIMA AgriTechDay. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7789532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of precision agriculture technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yveric Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cressot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EurAgEng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Technologies and Solutions for Efficient and Sustainable Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Villepinte, France. , 5th SIMA AgriTechDay, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7789618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace elements distribution in French agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Herbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul E. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.3249218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation des agroéquipements : au carrefour entre agriculteurs, industriels et formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J.F Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème RDV Techniques AXEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes RDV Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Villepinte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing farmers’ preferences about agricultural equipment supply. A literature overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive and environmentally friendly agriculture. An opportunity for innovation in machinery and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Villepinte, France. , 2017, 1st AXEMA-EurAgEng Conference. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7814578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MInndAgrM - Maîtriser l’innovation de l’Agro-Machinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sauvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er forum Champs d'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Caen, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.31582.33605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT tools for enhancing sustainable water management in rural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Triana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Ghetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Borsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14° ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. Growing Landscapes – Cultivating innovative agricultural systems. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.546650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crop sequences for data-mining of remotely sensed time series across multiple scales: opportunities for scaling up research on agricultural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Ghali Lazrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6176975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uno studio dell’intensità dei sistemi olivicoli collinari terrazzati: il caso del Monte Pisano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
+                <w:t xml:space="preserve">Agronomia territoriale: una prospettiva di studio comparato dei sistemi produttivi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marraccini</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43° Convegno della Società Italiana di Agronomia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pisa, Italy. 2014</w:t>
+              <w:t xml:space="preserve">XLIII Convegno della Società Italia di Agronomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968752v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomia territoriale: una prospettiva di studio comparato dei sistemi produttivi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Uno studio dell’intensità dei sistemi olivicoli collinari terrazzati: il caso del Monte Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Gennai-Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLIII Convegno della Società Italia di Agronomia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pise, Italy</w:t>
+              <w:t xml:space="preserve">43° Convegno della Società Italiana di Agronomia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pisa, Italy. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541878v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining scenarios for local agricultural systems development through participatory approach: a case study in the Grosseto Province (Tuscany, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European International Farming Systems Association (IFSA) Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. pp.149-151, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial diagnosis using spatial representations: which are the relationships between territorial dynamics and agro-environmental issues? The case of the Plain of Pisa, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Debolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Jacopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2007, Rencontres internationales Geomatique et Territoire, Clermont Ferrand, 18-20 juin 2007, et Saint-Etienne, 21-22 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Clermont-Ferrand, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape as designed by farming systems: a challenge for landscape agronomists in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mignolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Camilla Moonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007, International symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Catania, Italy. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00607575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mediterranean terraced landscape characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiziana Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2006. International Conference on Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04279782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape functionalities of agricultural activities: the case study of Lunigiana (Tuscany, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariassunta Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Bonari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity conservation and sustainable development in mountain areas of Europe: the challenge of interdisciplinary research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Ioannina, Greece. 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.3719.6489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14210,476 +14231,476 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs d'innovations. Rapport sur le 1er, 2nd et 3ème Forum des Champs d’innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Lucian Ceapraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Fourati-Jamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalini Rakotonandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agricultures et Territoires. Chambres d'Agriculture Normandie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des éléments clefs d’un territoire irrigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Burger-Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics for Energy Crops' Biomass. Deliverable 4.2. Feedstock supply scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Wohlfahrt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] auto-saisine. 2014, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pression agricole sur les ressources en eau : évolution du risque nitrate dans les bassins de la Meuse et de la Moselle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA SAD-Aster. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestione delle sistemazioni idraulico-agrarie come contributo alla tutela del paesaggio agrario terrazzato toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scuola Superiore Sant’Anna, Pisa. 2008, pp.79 + allegati</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14689,91 +14710,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background concepts of landscape and territory agronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Spring School Landscape and Territory Agronomy, Pisa, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14783,151 +14804,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des zones d’influences des acteurs de l’agriculture et de l’eau dans le bassin versant du Lebna en Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Beguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Boughanmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Halouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Maghraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14937,227 +14958,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINSAR Project: Defining Agroecological Routes Using Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Naim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryem Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sauvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17700793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape ecology should be more visible at the Global Landscape Forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deconchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15167,130 +15188,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et modélisation spatiale des éléments paysagers linéaires méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15300,109 +15321,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming system research at a glance: selection of key dates of IFSA and FSD communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Rizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId367"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15470,51 +15491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A48DDC34"/>
+    <w:nsid w:val="8ABD0716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15618,51 +15639,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE359DB8"/>
+    <w:nsid w:val="C46C5A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15852,51 +15873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-rizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4536-4118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258110511" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9959-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426644v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobin Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715516v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Richelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gennai-Schott" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9050168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040535ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.431-447" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252642" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636437v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Tomei" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05384361v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153988v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Brancucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96815-5_12" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041055v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=978-884672039-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4256.5924" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240610v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17055066" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jridi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05371859v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17644504" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237648v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taoujouti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelwahed" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17043759" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taouajouti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zairi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784848" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646577v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12733006" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos&#233; Tosin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13984478" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173097v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10025333" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Smessaert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Esnault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Belloy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420921" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7948925" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821640v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7360817" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Paulus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276020v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarazin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5055505" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5602074" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10718806" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5532642" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581560v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7824712" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141032v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7541744" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15544/RD.2019.044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154180v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154183v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hendrycks" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vasseur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vitali" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6350061" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555625v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Maria Bazzani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Cardillo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154014v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6175956" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581556v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581563v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albertazzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01540009v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041120v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Padoa-Schioppa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252996" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581561v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1617.4882" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098402v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghali Lazrak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195397v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone S. Kristensen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794807v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godfroy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803860v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Osmuk" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747243v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968758v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688418v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6613145" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844252v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821992v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mayer-Jantet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hellisey" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681632v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13760213" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14510112" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveric Dormois" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Averous" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bayart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cressot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789618" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154002v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herbout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249218" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154178v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154192v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7814578" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581557v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31582.33605" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581555v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna de Filippis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Triana" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghetta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borsi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.546650" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581564v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6176975" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968752v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590891v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Balducci" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589829v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jacopin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607575v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Herrmann" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279782v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041106v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3719.6489" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596619v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974422v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380224v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17700793" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520344v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141094v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-rizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4536-4118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/258110511" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=q_JysXwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9959-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05426644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tarolli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guobin Liu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Castelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bresci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.12.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04962256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rizzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intissar Ferchichi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Mekki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124718" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Naim" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Medici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.110650" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04715516v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Richelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Romagny" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Masse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025012" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kefi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F. Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscotech198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091283v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Sboui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7905355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010330v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Fourati-Jamoussi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech155" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295987v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Ostapchuk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech168" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5856386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780875v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12092237" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neboj&#353;a Nikoli&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marraccini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ayerdi Gotor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Mattivi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2021.1780" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Gennai-Schott" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Sabbatini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9050168" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jaber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Murgue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2019.04.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01553828v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Filippini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Johany" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040535ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wohlfahrt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.02.035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Debolini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167223.2013.849391" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000116v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariassunta Galli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bonari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2013.04.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R8NHX7C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Camilla Moonen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-012-9802-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0EA9E163FC14AAFB6AE20F761657AB34DBE4F5D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/geo.17.431-447" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252642" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636437v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Emilio Tomei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05384361v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777602v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Brancucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96815-5_12" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J.F Dubois" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7262-6.ch015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r2071-geoagronomie-paysage-et-projets-de-territoire.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041055v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edizioniets.com/scheda.asp?n=978-884672039-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4256.5924" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05102822v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15615240" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156704v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_130" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jridi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Pinto Correia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Knierim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15793513" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17055066" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05217054v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.16915876" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05371859v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17644504" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625824v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Pignard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Ahmed" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734090" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taoujouti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abdelwahed" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17043759" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864903v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646953v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Amri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Reba&#239;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#244;m&#232;ne Fehri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12734317" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720690v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mos&#233; Tosin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13984478" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654646v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Taouajouti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Zairi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12784848" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646577v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12733006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054563v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7967376" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173097v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10025333" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979643v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ritz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Paulus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633908v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Smessaert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Esnault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Laurent" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Belloy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420921" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581562v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnuriger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6420888" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100932v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7948925" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7557135" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7360817" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356353v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5532642" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581560v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7824712" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404995v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bach" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5602074" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10718806" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276020v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarazin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5055505" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Havet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Postic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8169345" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141020v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Masin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4599543" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153999v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141032v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7541744" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609817v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141033v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15544/RD.2019.044" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365212v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Yatskul" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173440v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581558v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitra Randrianasolo-Rakotobe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977615v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154187v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Detot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Carolina Ugarte Nano" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154189v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leclercq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scheurer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154180v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154183v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hendrycks" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vasseur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Vitali" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6350061" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555919v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01555625v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05024198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Baldoni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Maria Bazzani" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Cardillo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154014v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6175956" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581556v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01540009v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581563v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Albertazzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01544882v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05041120v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Padoa-Schioppa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15252996" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581561v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1617.4882" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794841v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Idir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098402v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mari" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ghali Lazrak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195397v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lone S. Kristensen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Godfroy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803860v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mignolet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Osmuk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747243v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001301v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Planchat-H&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001300v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195305v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Silvestri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590890v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195315v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589830v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688418v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6613145" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968758v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681632v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13760213" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834593v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14510112" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844252v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04821992v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lanfranchi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mayer-Jantet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hellisey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777855v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789532" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777836v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveric Dormois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Averous" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bayart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cressot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Lange" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7789618" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03154002v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Herbout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Armand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul E. Martinez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pourret" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3249218" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154185v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154178v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154192v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7814578" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581557v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.31582.33605" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581555v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna de Filippis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Triana" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghetta" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Borsi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.546650" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581564v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6176975" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968752v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Balducci" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jacopin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Pistocchi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607575v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Herrmann" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279782v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041106v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bacci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3719.6489" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04345684v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Lucian Ceapraz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalini Rakotonandraina" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800654v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596619v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974422v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979613v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032595v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Beguier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Boughanmi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Halouani" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Maghraoui" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380224v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Cherni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17700793" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520344v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534683v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05141094v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>