--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -191,237 +191,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical switching in a layered altermagnet</w:t>
+                <w:t xml:space="preserve">Topological Excitons Under Pressure: Strain-Controlled Optical Properties Across the Topological Phases of 1D Polyacene Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro de Vita</w:t>
+                <w:t xml:space="preserve">M Mosaferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bigi</w:t>
+                <w:t xml:space="preserve">D Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Romanin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex W Chin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321440v1</w:t>
+                <w:t xml:space="preserve">hal-05373562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Excitons Under Pressure: Strain-Controlled Optical Properties Across the Topological Phases of 1D Polyacene Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical switching in a layered altermagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mosaferi</w:t>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Romanin</w:t>
+                <w:t xml:space="preserve">Matthew Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex W Chin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05373562v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -433,295 +433,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon Thermal Transport Along the Chain Direction of Crystalline Polyethylene</w:t>
+                <w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shouhang Li</w:t>
+                <w:t xml:space="preserve">Owen Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adel M'Foukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenoble, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SISPAD66650.2025.11186327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418477v1</w:t>
+                <w:t xml:space="preserve">hal-05411859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonon Thermal Transport Along the Chain Direction of Crystalline Polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel M'Foukh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Romanin</w:t>
+                <w:t xml:space="preserve">Shouhang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Pala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Computational Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Salt Lake City, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411859v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant quantum anharmonic effects in Cyclo[4n+2]carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calandra Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -785,983 +785,983 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple strain-induced topological phase transitions in 1 D polyacene polymers: A first-principles study</w:t>
+                <w:t xml:space="preserve">Multiple topological phase transitions in double-bridged polyacene polymers: Ab initio parametrized stacked Su-Schrieffer-Heeger model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Mosaferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Chin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.044204⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (4), pp.045130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/x7mg-wvxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063730v1</w:t>
+                <w:t xml:space="preserve">hal-05175905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple topological phase transitions in double-bridged polyacene polymers: Ab initio parametrized stacked Su-Schrieffer-Heeger model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Chin</w:t>
+                <w:t xml:space="preserve">Anomalous Temperature-Dependent Thermal Transport in Crystalline Polyethylene Driven by Strong Anharmonicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shouhang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Romanin</w:t>
+                <w:t xml:space="preserve">Philippe Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (4), pp.045130. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (39), pp.10210-10215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/x7mg-wvxx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175905v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous Temperature-Dependent Thermal Transport in Crystalline Polyethylene Driven by Strong Anharmonicity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electronic properties of the selenium passivated GaP(111)B surface: Towards growth of large scale quasi-van der Waals 2D/3D heterostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Sthioul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02084⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.074002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/pv8b-89gg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284461v1</w:t>
+                <w:t xml:space="preserve">hal-05165772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic properties of the selenium passivated GaP(111)B surface: Towards growth of large scale quasi-van der Waals 2D/3D heterostructure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple strain-induced topological phase transitions in 1 D polyacene polymers: A first-principles study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mosaferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aktas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9 (7), pp.074002. </w:t>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.044204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/pv8b-89gg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.044204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165772v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent oxygen evolution reaction pathways revealed by high-speed compressive Raman imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacking order and electronic band structure in MBE-grown trilayer WSe$_2$ films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raj Pandya</w:t>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dorchies</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alex W. Chin</w:t>
+                <w:t xml:space="preserve">Pavel Dudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52536-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.115437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856712v2</w:t>
+                <w:t xml:space="preserve">hal-04543233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic flat band and charge density wave in quasi-one-dimensional indium telluride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick J Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (4), pp.045441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevb.110.045441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking order and electronic band structure in MBE-grown trilayer WSe$_2$ films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Niels Chapuis</w:t>
+                <w:t xml:space="preserve">Concurrent oxygen evolution reaction pathways revealed by high-speed compressive Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Pandya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Dudin</w:t>
+                <w:t xml:space="preserve">Alex W. Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.115437. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543233v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent oxygen evolution reaction pathways revealed by high-speed compressive Raman imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Pandya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,51 +1770,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.8362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-52536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389247v1</w:t>
@@ -1825,77 +1825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1959,64 +1959,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Vaclavkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2227,77 +2227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic switching across a Z 2 topological phase transition: From Mott-Wannier to Frenkel excitons in organic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex W. Chin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (15), pp.155122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2325,325 +2325,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant Role of Quantum Anharmonicity in the Stability and Optical Properties of Infinite Linear Acetylenic Carbon Chains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaello Bianco</w:t>
+                <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Errea</w:t>
+                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mauri</w:t>
+                <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (42), pp.10339 - 10345. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (20), pp.11058-11065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407561v1</w:t>
+                <w:t xml:space="preserve">hal-03227064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dominant Role of Quantum Anharmonicity in the Stability and Optical Properties of Infinite Linear Acetylenic Carbon Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Romanin</w:t>
+                <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dabard</w:t>
+                <w:t xml:space="preserve">Raffaello Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang-Soo Chee</w:t>
+                <w:t xml:space="preserve">Ion Errea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Gréboval</w:t>
+                <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (20), pp.11058-11065. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (42), pp.10339 - 10345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227064v1</w:t>
+                <w:t xml:space="preserve">hal-03407561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field exfoliation and high-TC superconductivity in field-effect hole-doped hydrogenated diamond (111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,103 +2765,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity of Single Polymer Chains from First-principles Including Quantum and Anharmonic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouhang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES PLÉNIIÈRES DU GDR NAME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2976,51 +2976,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CE39040"/>
+    <w:nsid w:val="BAA682F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3207,51 +3207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-romanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1094-5369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321440v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Vita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bigi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Watson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mosaferi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Romanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W Chin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418477v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhang Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calandra Matteo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosaferi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aktas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.044204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/x7mg-wvxx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02084" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165772v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pv8b-89gg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856712v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pandya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dorchies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Chin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52536-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115437" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calandra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.155122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Bianco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Errea" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02964" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sohier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daghero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Gonnelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143709" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-romanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1094-5369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mosaferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Romanin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W Chin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Vita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bigi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Watson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calandra Matteo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aktas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosaferi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/x7mg-wvxx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pv8b-89gg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856712v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pandya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dorchies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Chin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52536-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calandra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.155122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Bianco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Errea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sohier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daghero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Gonnelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143709" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>