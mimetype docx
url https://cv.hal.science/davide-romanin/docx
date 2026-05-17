--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1094-5369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=0U81UJ8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -183,239 +204,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Excitons Under Pressure: Strain-Controlled Optical Properties Across the Topological Phases of 1D Polyacene Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mosaferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex W Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical switching in a layered altermagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Vita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -425,349 +446,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Band Model Hamiltonian for Tunnel Devices with Van Der Waals Heterojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Simulation of Semiconductor Processes and Devices (SISPAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Grenoble, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SISPAD66650.2025.11186327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonon Thermal Transport Along the Chain Direction of Crystalline Polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouhang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Computational Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant quantum anharmonic effects in Cyclo[4n+2]carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calandra Matteo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, On-line, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -777,1971 +798,1971 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple topological phase transitions in double-bridged polyacene polymers: Ab initio parametrized stacked Su-Schrieffer-Heeger model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mosaferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (4), pp.045130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/x7mg-wvxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous Temperature-Dependent Thermal Transport in Crystalline Polyethylene Driven by Strong Anharmonicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouhang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (39), pp.10210-10215. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.5c02084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of the selenium passivated GaP(111)B surface: Towards growth of large scale quasi-van der Waals 2D/3D heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Sthioul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (7), pp.074002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/pv8b-89gg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple strain-induced topological phase transitions in 1 D polyacene polymers: A first-principles study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mosaferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mosaferi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Aktas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (4), pp.044204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.9.044204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking order and electronic band structure in MBE-grown trilayer WSe$_2$ films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Anisotropic flat band and charge density wave in quasi-one-dimensional indium telluride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Dudin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick J Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 109 (11), pp.115437. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115437⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 110 (4), pp.045441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.110.045441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543233v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic flat band and charge density wave in quasi-one-dimensional indium telluride</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Concurrent oxygen evolution reaction pathways revealed by high-speed compressive Raman imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raj Pandya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick J Dappe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex W. Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.110.045441⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797718v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent oxygen evolution reaction pathways revealed by high-speed compressive Raman imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigan</w:t>
+                <w:t xml:space="preserve">Stacking order and electronic band structure in MBE-grown trilayer WSe$_2$ films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex W. Chin</w:t>
+                <w:t xml:space="preserve">Fabrice Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Dudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52536-7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (11), pp.115437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.109.115437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856712v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concurrent oxygen evolution reaction pathways revealed by high-speed compressive Raman imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Pandya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Kanoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.8362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-52536-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi van der Waals Epitaxy of Rhombohedral-Stacked Bilayer WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on GaP(111) Heterostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.21307 - 21316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.3c05818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic properties of rhombohedrally stacked bilayer W Se 2 obtained by chemical vapor deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Chiout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaia Di Berardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Ullberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (4), pp.045417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.045417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04302594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure tuning of magnon-polarons in the layered antiferromagnet FePS3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Pawbake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Vaclavkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.12656-12665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.2c04286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitonic switching across a Z 2 topological phase transition: From Mott-Wannier to Frenkel excitons in organic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex W. Chin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (15), pp.155122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.155122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Monolayer of 1T' Phase of Alloyed WSSe from Colloidal Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashkan Shahmanesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Soo Chee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Gréboval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (20), pp.11058-11065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominant Role of Quantum Anharmonicity in the Stability and Optical Properties of Infinite Linear Acetylenic Carbon Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Monacelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaello Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Errea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (42), pp.10339 - 10345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c02964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field exfoliation and high-TC superconductivity in field-effect hole-doped hydrogenated diamond (111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Daghero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.S. Gonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 496, pp.143709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.143709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2751,164 +2772,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity of Single Polymer Chains from First-principles Including Quantum and Anharmonic Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shouhang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel M'Foukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dollfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNÉES PLÉNIIÈRES DU GDR NAME 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2976,51 +2997,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAA682F1"/>
+    <w:nsid w:val="252E310D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3207,51 +3228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-romanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1094-5369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mosaferi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Romanin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W Chin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321440v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Vita" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bigi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Watson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418477v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhang Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373605v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calandra Matteo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aktas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosaferi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/x7mg-wvxx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02084" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pv8b-89gg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.044204" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543233v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115437" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856712v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pandya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dorchies" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Chin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52536-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calandra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.155122" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Bianco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Errea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02964" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358057v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sohier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daghero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Gonnelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143709" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davide-romanin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1094-5369" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0U81UJ8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373562v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mosaferi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Romanin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W Chin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Vita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bigi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Romanin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Watson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Loison" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel M'Foukh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dollfus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISPAD66650.2025.11186327" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418477v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouhang Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saint-Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calandra Matteo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175905v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aktas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosaferi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/x7mg-wvxx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c02084" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165772v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Chapuis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Sthioul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouaziz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coinon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pv8b-89gg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.9.044204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Girard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick J Dappe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.110.045441" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856712v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Pandya" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dorchies" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex W. Chin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52536-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Dudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.115437" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389247v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lemineur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kanoufi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Kremer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chaste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c05818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302594v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Chiout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Di Berardino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ullberg" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.045417" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754456v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Delhomme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Vaclavkova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c04286" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03866084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calandra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.155122" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Shahmanesh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dabard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Soo Chee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Gr&#233;boval" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02275" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Monacelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaello Bianco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Errea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mauri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c02964" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Sohier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daghero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Gonnelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143709" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>