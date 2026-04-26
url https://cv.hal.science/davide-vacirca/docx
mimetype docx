--- v0 (2026-04-04)
+++ v1 (2026-04-26)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine CoCrCuFeNi high entropy alloy thin films with high strength, plastic deformability and thermal stability achieved via grain engineering and nanoclustering</w:t>
+                <w:t xml:space="preserve">FIB-induced gallium contamination as a tool to access aluminium crystallographic information from atom probe tomography data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ahmadian</w:t>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 95, pp.103280. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 283, pp.114348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2026.103280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568686v1</w:t>
+                <w:t xml:space="preserve">hal-05550592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIB-induced gallium contamination as a tool to access aluminium crystallographic information from atom probe tomography data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafine CoCrCuFeNi high entropy alloy thin films with high strength, plastic deformability and thermal stability achieved via grain engineering and nanoclustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mottay</w:t>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Ahmadi</w:t>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nothomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davide Vacirca</w:t>
+                <w:t xml:space="preserve">Yuting Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+                <w:t xml:space="preserve">Ali Ahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 283, pp.114348. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 95, pp.103280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2026.114348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2026.103280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05550592v1</w:t>
+                <w:t xml:space="preserve">hal-05568686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -406,77 +406,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Thin Film High Entropy Alloys with Tailorable Microstructure and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -531,77 +531,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoengineered high entropy alloys thin films with tailored mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -650,704 +650,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced thin film high entropy alloys with tunable mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanical Properties and Deformation Mechanisms of Metallic Thin Films Synthetized by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe DJEMIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII international conference on computational plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176839v1</w:t>
+                <w:t xml:space="preserve">hal-05175052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and Deformation Mechanisms of Metallic Thin Films Synthetized by Pulsed Laser Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Advanced thin film high entropy alloys with tunable mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Vacirca</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe DJEMIA</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Best</w:t>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">XVII international conference on computational plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175052v1</w:t>
+                <w:t xml:space="preserve">hal-05176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thin film high entropy alloys with controllable nanoarchitecture and enhanced mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Mechanical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Seminar at Karlsruhe Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755919v1</w:t>
+                <w:t xml:space="preserve">hal-04755952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring mechanical properties in nanoengineered high entropy alloy thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Best</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InMa Characterization and Properties of Interface-Doimnated Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">Local Mechanical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753319v1</w:t>
+                <w:t xml:space="preserve">hal-04755919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin film high entropy alloys with controllable nanoarchitecture and enhanced mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tailoring mechanical properties in nanoengineered high entropy alloy thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar at Karlsruhe Institute of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">InMa Characterization and Properties of Interface-Doimnated Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755952v1</w:t>
+                <w:t xml:space="preserve">hal-04753319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1402,51 +1402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1527,90 +1527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1684,77 +1684,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoengineered high entropy alloys thin films with large and tunable mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nothomb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114348" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176839v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175052v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753319v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nothomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>