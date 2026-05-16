--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -366,77 +366,316 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoengineering mechanical properties and adhesion in interface-dominated materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ghidelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MecaNano General Meeting 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Roma Tre University, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanoengineered high entropy alloys thin films with large and tunable mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Li Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Dehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanomechanical Testing in Materials Research and Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Giardini Naxos, Italy. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Thin Film High Entropy Alloys with Tailorable Microstructure and Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -445,123 +684,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference (ESMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoengineered high entropy alloys thin films with tailored mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -570,373 +809,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinair for GDR HEAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and Deformation Mechanisms of Metallic Thin Films Synthetized by Pulsed Laser Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced thin film high entropy alloys with tunable mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Vacirca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Best</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
+              <w:t xml:space="preserve">XVII international conference on computational plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175052v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced thin film high entropy alloys with tunable mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Properties and Deformation Mechanisms of Metallic Thin Films Synthetized by Pulsed Laser Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Bignoli</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe DJEMIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Djemia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII international conference on computational plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 51st International Conference on Metallurgical Coatings and Thin Films (ICMCTF 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, San Diego (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176839v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin film high entropy alloys with controllable nanoarchitecture and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -991,73 +1230,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at Karlsruhe Institute of Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting mechanical properties of thin film high entropy alloys through nanoengineering design strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1066,123 +1305,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Local Mechanical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04755919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring mechanical properties in nanoengineered high entropy alloy thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1191,647 +1430,490 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Dehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InMa Characterization and Properties of Interface-Doimnated Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New synthesis methods for thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Challali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at Max Planck Institut für Eisenforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dusseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoarchitectured thin film high entropy alloys with enhanced and tunable mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bassi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar at department of energy, Politecnico di Milano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel thin film high entropy alloys with tunable microstructure and enhanced mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Vacirca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Li Bassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuting Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kübel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Plasticité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308668v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04749719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1978,51 +2060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nothomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163272v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938442v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175052v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755952v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749719v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mottay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nothomb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Vacirca" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ghidelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2026.114348" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bignoli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Li Bassi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuting Dai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmadian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2026.103280" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Best" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Dehm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Paul Best" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176839v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djemia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe DJEMIA" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Challali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faurie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308819v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bassi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djemia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;bel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>