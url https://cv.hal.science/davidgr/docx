--- v0 (2026-03-10)
+++ v1 (2026-04-12)
@@ -66,4341 +66,5030 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tube into pearls: A membrane-driven pearling instability shapes platelet biogenesis</w:t>
+                <w:t xml:space="preserve">Influence of doublets on self-organization and viscoelasticity of model repulsive 2D binary colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Leon</w:t>
+                <w:t xml:space="preserve">Abdelkerim Hassan Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brassard-Jollive</w:t>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Riveline</w:t>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (11), </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49 (4), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E25-01-0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-026-00575-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244208v1</w:t>
+                <w:t xml:space="preserve">hal-05583390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of paramagnetic permanent chains and self-assembled clusters under a rapidly rotating magnetic field</w:t>
+                <w:t xml:space="preserve">Tube into pearls: A membrane-driven pearling instability shapes platelet biogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkerim Hassan Hamid</w:t>
+                <w:t xml:space="preserve">Catherine Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brassard-Jollive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+                <w:t xml:space="preserve">Daniel Riveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (16), pp.164905. </w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0223442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E25-01-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771312v1</w:t>
+                <w:t xml:space="preserve">hal-05244208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solvent on convectively driven silica particle assembly: decoupling surface tension, viscosity, and evaporation rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Roach</w:t>
+                <w:t xml:space="preserve">Dynamics of paramagnetic permanent chains and self-assembled clusters under a rapidly rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkerim Hassan Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02890⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (16), pp.164905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0223442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03946425v1</w:t>
+                <w:t xml:space="preserve">hal-04771312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractility-induced self-organization of smooth muscle cells: from multilayer cell sheets to dynamic three-dimensional clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiuyu Wang</w:t>
+                <w:t xml:space="preserve">Dynamics of paramagnetic permanent chains and self-assembled clusters under a rapidly rotating magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkerim Hassan Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdul I Barakat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04578-8⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0223442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025637v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveolin-1 protects endothelial cells from extensive expansion of transcellular tunnel by stiffening the plasma membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nishit Srivastava</w:t>
+                <w:t xml:space="preserve">Effect of solvent on convectively driven silica particle assembly: decoupling surface tension, viscosity, and evaporation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Castro Grijalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.92078⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.4216-4223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04364908v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-liquid interface of a Lennard-Jones binary mixture controlled by differential activity: phase transition and interfacial stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+                <w:t xml:space="preserve">Contractility-induced self-organization of smooth muscle cells: from multilayer cell sheets to dynamic three-dimensional clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Silberzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00241-y⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04578-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577766v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Dynamics of Hybrid Cell–Microparticle Aggregates: A Jelly Pearl Model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caveolin-1 protects endothelial cells from extensive expansion of transcellular tunnel by stiffening the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02949⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.RP92078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585396v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04364908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-containing phospholipids control membrane fusion and transcellular tunnel dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Janel</w:t>
+                <w:t xml:space="preserve">Gas-liquid interface of a Lennard-Jones binary mixture controlled by differential activity: phase transition and interfacial stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.259119⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03744949v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography-induced large-scale antiparallel collective migration in vascular endothelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Leclech</w:t>
+                <w:t xml:space="preserve">Fusion Dynamics of Hybrid Cell–Microparticle Aggregates: A Jelly Pearl Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinkkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaako V. I. Timonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30488-0⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (17), pp.5296-5306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673399v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inert-living matter, when cells and beads play together</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-liquid interface of a Lennard-Jones binary mixture controlled by differential activity: phase transition and interfacial stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andy Lam</w:t>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-00506-y⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00241-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103706v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative non-equilibrium dynamics of self-assembled paramagnetic colloidal clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">DHA-containing phospholipids control membrane fusion and transcellular tunnel dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Chen Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Fleuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM02218G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (5), pp.jcs259119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577772v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03744949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation dynamics and internal structure of self-assembled binary paramagnetic colloidal clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">Topography-induced large-scale antiparallel collective migration in vascular endothelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leclech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thévy Lok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0062510⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105916v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Regular Matrices of Aligned Silica Nanohelices: Theory and Realization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Battie</w:t>
+                <w:t xml:space="preserve">Inert-living matter, when cells and beads play together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usharani Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Winnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04372⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.2 (2021). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-00506-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464935v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-modulated phase transition in a two-dimensional mixture of active and passive colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dissipative non-equilibrium dynamics of self-assembled paramagnetic colloidal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11942-3⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.3234-3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM02218G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502227v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative characterization of viscoelastic fracture induced by time-dependent intratumoral pressure in a 3D model tumor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Marcos</w:t>
+                <w:t xml:space="preserve">Dissipative non-equilibrium dynamics of self-assembled paramagnetic colloidal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5116851⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.3234-3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0sm02218g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899564v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous migration of cellular aggregates from giant keratocytes to running spheroids</w:t>
+                <w:t xml:space="preserve">Rotation dynamics and internal structure of self-assembled binary paramagnetic colloidal clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaune</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Dumond</w:t>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1811348115⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0062510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324990v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability and viscoelastic fracture of a model tumor under interstitial flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Marcos</w:t>
+                <w:t xml:space="preserve">Rotation dynamics and internal structure of self-assembled binary paramagnetic colloidal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM00844B⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (15), pp.154902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0062510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899549v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering of sedimenting paramagnetic colloids in a monolayer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rene Messina</w:t>
+                <w:t xml:space="preserve">Activity-modulated phase transition in a two-dimensional mixture of active and passive colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Bécu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.020601⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899555v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropipette Force Probe to quantify single-cell force generation: application to T cell activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Creating Regular Matrices of Aligned Silica Nanohelices: Theory and Realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E17-06-0385⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.821-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01613825v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezrin enhances line tension along transcellular tunnel edges via NMIIa driven actomyosin cable formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Stefani</w:t>
+                <w:t xml:space="preserve">Activity-modulated phase transition in a two-dimensional mixture of active and passive colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15839⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960028v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative characterization of viscoelastic fracture induced by time-dependent intratumoral pressure in a 3D model tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2527⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.054107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356935v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Criterion for the Rupture of a Cell Membrane under Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous migration of cellular aggregates from giant keratocytes to running spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (51), pp.12926-12931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1811348115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899524v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeability and viscoelastic fracture of a model tumor under interstitial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (30), pp.6386-6392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM00844B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323343v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Drug Delivery by Drug-Eluting Stents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Bozsak</w:t>
+                <w:t xml:space="preserve">Ordering of sedimenting paramagnetic colloids in a monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130182⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.020601(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.020601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180322v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ezrin enhances line tension along transcellular tunnel edges via NMIIa driven actomyosin cable formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Senju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Efimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.088102⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207379v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of receptor-mediated nanoparticle internalization into endothelial cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micropipette Force Probe to quantify single-cell force generation: application to T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sawicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie L Dogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122097⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (23), pp.3133-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E17-06-0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178880v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01613825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcellular tunnel dynamics: Control of cellular dewetting by actomyosin contractility and I-BAR proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201200063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 398, pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996493v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detachment and fracture of cellular aggregates</w:t>
+                <w:t xml:space="preserve">Mechanical Criterion for the Rupture of a Cell Membrane under Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lafaurie-Janvore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26648b⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (12), pp.2711-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513068v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter Models of Developing Tissues and Tumors</w:t>
+                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tareste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1226418⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.472a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996519v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Dewetting: Opening of Macroapertures in Endothelial Cells</w:t>
+                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frank Lafont</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tareste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (21), pp.218105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.218105⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.088102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.088102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577816v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cAMP Signaling by Anthrax Edema Toxin Induces Transendothelial Cell Tunnels, which Are Resealed by MIM via Arp2/3-Driven Actin Polymerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Stefani</w:t>
+                <w:t xml:space="preserve">Optimization of Drug Delivery by Drug-Eluting Stents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Bozsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Sternberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bewley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.09.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577807v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensitive shivering of model tissues under controlled aspiration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of receptor-mediated nanoparticle internalization into endothelial cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1105741108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.e0122097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577789v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-layer hydrodynamics and bedload sediment transport in oscillating water tunnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcellular tunnel dynamics: Control of cellular dewetting by actomyosin contractility and I-BAR proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ole Secher Madsen</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112010004337⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (3), pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201200063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577799v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reciprocal locomotion of dense swimmers in Stokes flow</w:t>
+                <w:t xml:space="preserve">Detachment and fracture of cellular aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bonnemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Elgeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/20/204103⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.2282-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26648b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577791v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soft Matter Models of Developing Tissues and Tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guevorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Douezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 338 (6109), pp.910-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1226418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular Dewetting: Opening of Macroapertures in Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavi Maddugoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Janel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (21), pp.218105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.218105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cAMP Signaling by Anthrax Edema Toxin Induces Transendothelial Cell Tunnels, which Are Resealed by MIM via Arp2/3-Driven Actin Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavi P. Maddugoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Saarikangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (5), pp.464-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanosensitive shivering of model tissues under controlled aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guevorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13387-13392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1105741108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boundary-layer hydrodynamics and bedload sediment transport in oscillating water tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Secher Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 667, pp.48-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112010004337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reciprocal locomotion of dense swimmers in Stokes flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (20), pp.204103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/20/204103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Seabed shear stress and bedload transport due to asymmetric and skewed waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Secher Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (12), pp.914-929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4410,288 +5099,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling particle deposition patterns and density on 2D surfaces using solvent surface tension, viscosity, and evaporation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - ACS, Aug 2023, Présentiel &amp; Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tareste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul I. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biophysical-Society, Feb 2016, Los Angeles, United States. pp.472a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4701,150 +5390,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototactic oscillations of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguezc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4854,241 +5543,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter eight - Flow dynamics of 3D multicellular systems into capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guevorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivana Pajic-Lijakovic; Elias H. Barriga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viscoelasticity and Collective Cell Migration : An interdisciplinary perspective across levels of organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Science, pp.193-223, 2021, 978-0-12-820310-1, 978-01-2820-311-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820310-1.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewetting: From Physics to the Biology of Intoxicated Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Duménil; Sven van Teeffelen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1267, Springer International Publishing, pp.101-115, 2020, Advances in Experimental Medicine and Biology, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+              <w:t xml:space="preserve">, 1267, Springer International Publishing, pp.101-115, 2020, Advances in Experimental Medicine and Biology, 978-3-030-46886-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46886-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5098,497 +5791,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction dynamics between epithelial cysts captured by tissue rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Riveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caveolae govern plasma membrane mechanics to protect cells against EDIN B-induced transcellular tunnel formation and lethality from S. aureus septicaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography-induced large-scale anti-parallel collective migration in vascular endothelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Leclech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thévy Lok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic fatty acid-containing phospholipids affect plasma membrane susceptibility to disruption by bacterial toxin-induced macroapertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng-Chen Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Fleuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03133140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5598,105 +6291,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en biophysique cellulaire et tissulaire par analogie avec la matière molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04246898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId192"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5843,51 +6536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244208v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brassard-Jollive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E25-01-0045" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771312v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Hassan Hamid" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;cu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223442" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro Grijalba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02890" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyu Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04578-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04364908v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Srivastava" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elismaili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00241-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03585396v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinkkonen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaako V. I. Timonen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02949" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chen Tsai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fleuriot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673399v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villedieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;vy Lok" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30488-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usharani Nagarajan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Winnik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00506-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577772v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02218G" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105916v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062510" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hunel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04372" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2020-11942-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899564v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marcos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116851" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00844B" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Spiteri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Messina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.020601" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01613825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sawicka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L Dogniaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-06-0385" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stefani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Senju" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Efimova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15839" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2527" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180322v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sternberger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belitz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bewley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130182" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01207379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.088102" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178880v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122097" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996493v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200063" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDG0SDHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnemay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26648b" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996519v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guevorkian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douezan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1226418" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Janel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lafont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.218105" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577807v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P. Maddugoda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Saarikangas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.09.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carlier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105741108" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Secher Madsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004337" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lauga" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/20/204103" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577795v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8H3PKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01324881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820310-1.00008-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577825v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Lu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lieb" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795543v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456241v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03133140v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04246898v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Hassan Hamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;cu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-026-00575-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brassard-Jollive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E25-01-0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro Grijalba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02890" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04578-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04364908v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Srivastava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elismaili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00241-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03585396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinkkonen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaako V. I. Timonen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02949" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chen Tsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fleuriot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villedieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;vy Lok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30488-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usharani Nagarajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Winnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00506-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02218G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02218g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2020-11942-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04372" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00844B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Spiteri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.020601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stefani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Senju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Efimova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15839" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01613825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sawicka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L Dogniaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-06-0385" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01207379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.088102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sternberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bewley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDG0SDHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnemay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26648b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guevorkian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douezan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1226418" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Janel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lafont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.218105" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P. Maddugoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Saarikangas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.09.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carlier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105741108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Secher Madsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lauga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/20/204103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8H3PKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01324881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820310-1.00008-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Lu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lieb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03133140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04246898v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>