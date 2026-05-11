--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -451,4645 +451,4073 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of paramagnetic permanent chains and self-assembled clusters under a rapidly rotating magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkerim Hassan Hamid</w:t>
+                <w:t xml:space="preserve">Effect of solvent on convectively driven silica particle assembly: decoupling surface tension, viscosity, and evaporation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Castro Grijalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0223442⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (12), pp.4216-4223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05584482v1</w:t>
+                <w:t xml:space="preserve">hal-03946425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of solvent on convectively driven silica particle assembly: decoupling surface tension, viscosity, and evaporation rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Roach</w:t>
+                <w:t xml:space="preserve">Contractility-induced self-organization of smooth muscle cells: from multilayer cell sheets to dynamic three-dimensional clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Silberzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04578-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c02890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946425v1</w:t>
+                <w:t xml:space="preserve">hal-04025637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractility-induced self-organization of smooth muscle cells: from multilayer cell sheets to dynamic three-dimensional clusters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caveolin-1 protects endothelial cells from extensive expansion of transcellular tunnel by stiffening the plasma membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.RP92078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.92078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04578-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04025637v1</w:t>
+                <w:t xml:space="preserve">pasteur-04364908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caveolin-1 protects endothelial cells from extensive expansion of transcellular tunnel by stiffening the plasma membrane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-liquid interface of a Lennard-Jones binary mixture controlled by differential activity: phase transition and interfacial stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (10), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00241-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.92078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04364908v2</w:t>
+                <w:t xml:space="preserve">hal-04577766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-liquid interface of a Lennard-Jones binary mixture controlled by differential activity: phase transition and interfacial stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+                <w:t xml:space="preserve">Fusion Dynamics of Hybrid Cell–Microparticle Aggregates: A Jelly Pearl Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sinkkonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaako V. I. Timonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (17), pp.5296-5306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00241-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04577766v1</w:t>
+                <w:t xml:space="preserve">hal-03585396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion Dynamics of Hybrid Cell–Microparticle Aggregates: A Jelly Pearl Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Sinkkonen</w:t>
+                <w:t xml:space="preserve">DHA-containing phospholipids control membrane fusion and transcellular tunnel dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Chen Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Fleuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (5), pp.jcs259119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.1c02949⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03585396v1</w:t>
+                <w:t xml:space="preserve">pasteur-03744949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-liquid interface of a Lennard-Jones binary mixture controlled by differential activity: phase transition and interfacial stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+                <w:t xml:space="preserve">Topography-induced large-scale antiparallel collective migration in vascular endothelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leclech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thévy Lok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-022-00241-y⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.2797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584476v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA-containing phospholipids control membrane fusion and transcellular tunnel dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Janel</w:t>
+                <w:t xml:space="preserve">Inert-living matter, when cells and beads play together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usharani Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Morel</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Winnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.259119⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.2 (2021). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-00506-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03744949v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography-induced large-scale antiparallel collective migration in vascular endothelium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Leclech</w:t>
+                <w:t xml:space="preserve">Dissipative non-equilibrium dynamics of self-assembled paramagnetic colloidal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30488-0⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.3234-3241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM02218G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673399v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inert-living matter, when cells and beads play together</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andy Lam</w:t>
+                <w:t xml:space="preserve">Rotation dynamics and internal structure of self-assembled binary paramagnetic colloidal clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Elismaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-00506-y⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 155 (15), pp.154902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0062510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103706v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative non-equilibrium dynamics of self-assembled paramagnetic colloidal clusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Creating Regular Matrices of Aligned Silica Nanohelices: Theory and Realization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Semlali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM02218G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (2), pp.821-829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577772v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative non-equilibrium dynamics of self-assembled paramagnetic colloidal clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Activity-modulated phase transition in a two-dimensional mixture of active and passive colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Elismaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0sm02218g⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (3), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11942-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584509v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation dynamics and internal structure of self-assembled binary paramagnetic colloidal clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">Quantitative characterization of viscoelastic fracture induced by time-dependent intratumoral pressure in a 3D model tumor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0062510⟩</w:t>
+              <w:t xml:space="preserve">Biomicrofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (5), pp.054107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5116851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05584496v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation dynamics and internal structure of self-assembled binary paramagnetic colloidal clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">Permeability and viscoelastic fracture of a model tumor under interstitial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0062510⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (30), pp.6386-6392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM00844B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105916v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-modulated phase transition in a two-dimensional mixture of active and passive colloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">Spontaneous migration of cellular aggregates from giant keratocytes to running spheroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Blanch-Mercader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Douezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11942-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (51), pp.12926-12931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1811348115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585836v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating Regular Matrices of Aligned Silica Nanohelices: Theory and Realization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordering of sedimenting paramagnetic colloids in a monolayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04372⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (2), pp.020601(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.020601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464935v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity-modulated phase transition in a two-dimensional mixture of active and passive colloids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hong Xu</w:t>
+                <w:t xml:space="preserve">Ezrin enhances line tension along transcellular tunnel edges via NMIIa driven actomyosin cable formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Senju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Efimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2020-11942-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.15839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms15839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502227v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative characterization of viscoelastic fracture induced by time-dependent intratumoral pressure in a 3D model tumor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcos Marcos</w:t>
+                <w:t xml:space="preserve">Micropipette Force Probe to quantify single-cell force generation: application to T cell activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Sawicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie L Dogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicrofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5116851⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (23), pp.3133-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E17-06-0385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899564v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01613825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous migration of cellular aggregates from giant keratocytes to running spheroids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henry Cournède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1811348115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 398, pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324990v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability and viscoelastic fracture of a model tumor under interstitial flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tareste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM00844B⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110 (3), pp.472a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899549v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering of sedimenting paramagnetic colloids in a monolayer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Criterion for the Rupture of a Cell Membrane under Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lafaurie-Janvore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.020601⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111 (12), pp.2711-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899555v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ezrin enhances line tension along transcellular tunnel edges via NMIIa driven actomyosin cable formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosuke Senju</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Doye</w:t>
+                <w:t xml:space="preserve">Avin Babataheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Tareste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Efimova</w:t>
+                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms15839⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (8), pp.088102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.088102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960028v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micropipette Force Probe to quantify single-cell force generation: application to T cell activation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
+                <w:t xml:space="preserve">Optimization of Drug Delivery by Drug-Eluting Stents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Bozsak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Sternberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Belitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bewley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1091/mbc.E17-06-0385⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0130182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01613825v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01180322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turgidity-dependent petiole flexibility enables efficient water use by a tree subjected to water stress</w:t>
+                <w:t xml:space="preserve">Dynamics of receptor-mediated nanoparticle internalization into endothelial cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel de Langre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul I Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.03.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.e0122097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323343v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Criterion for the Rupture of a Cell Membrane under Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcellular tunnel dynamics: Control of cellular dewetting by actomyosin contractility and I-BAR proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bassereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2016.11.001⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 105 (3), pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201200063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899524v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
+                <w:t xml:space="preserve">Detachment and fracture of cellular aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdul I. Barakat</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bonnemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Elgeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2527⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.2282-2290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26648b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356935v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
+                <w:t xml:space="preserve">Soft Matter Models of Developing Tissues and Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guevorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Douezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.088102⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 338 (6109), pp.910-917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1226418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207379v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Drug Delivery by Drug-Eluting Stents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Dewetting: Opening of Macroapertures in Endothelial Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bewley</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavi Maddugoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Janel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0130182⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (21), pp.218105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.218105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01180322v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of receptor-mediated nanoparticle internalization into endothelial cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanosensitive shivering of model tissues under controlled aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guevorkian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdul I Barakat</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0122097⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (33), pp.13387-13392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1105741108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178880v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcellular tunnel dynamics: Control of cellular dewetting by actomyosin contractility and I-BAR proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
+                <w:t xml:space="preserve">cAMP Signaling by Anthrax Edema Toxin Induces Transendothelial Cell Tunnels, which Are Resealed by MIM via Arp2/3-Driven Actin Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhavi P. Maddugoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Saarikangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Torrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201200063⟩</w:t>
+              <w:t xml:space="preserve">Cell Host &amp; Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (5), pp.464-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996493v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detachment and fracture of cellular aggregates</w:t>
+                <w:t xml:space="preserve">Boundary-layer hydrodynamics and bedload sediment transport in oscillating water tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Secher Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26648b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 667, pp.48-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112010004337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513068v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter Models of Developing Tissues and Tumors</w:t>
+                <w:t xml:space="preserve">Reciprocal locomotion of dense swimmers in Stokes flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lauga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1226418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (20), pp.204103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/20/204103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996519v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Dewetting: Opening of Macroapertures in Endothelial Cells</w:t>
+                <w:t xml:space="preserve">Seabed shear stress and bedload transport due to asymmetric and skewed waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...198 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...378 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole Secher Madsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (12), pp.914-929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2007.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5099,288 +4527,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling particle deposition patterns and density on 2D surfaces using solvent surface tension, viscosity, and evaporation rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Roach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Roach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Jie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society - ACS, Aug 2023, Présentiel &amp; Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastocapillary Instability in Mitochondrial Fission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avin Babataheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Tareste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul I. Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the Biophysical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biophysical-Society, Feb 2016, Los Angeles, United States. pp.472a, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2015.11.2527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5390,150 +4818,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phototactic oscillations of microalgae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Laroussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguezc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Jarrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluids and Complexity II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5543,245 +4971,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter eight - Flow dynamics of 3D multicellular systems into capillaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guevorkian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brochard-Wyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivana Pajic-Lijakovic; Elias H. Barriga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viscoelasticity and Collective Cell Migration : An interdisciplinary perspective across levels of organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Science, pp.193-223, 2021, 978-0-12-820310-1, 978-01-2820-311-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820310-1.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dewetting: From Physics to the Biology of Intoxicated Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lemichez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Duménil; Sven van Teeffelen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1267, Springer International Publishing, pp.101-115, 2020, Advances in Experimental Medicine and Biology, 978-3-030-46886-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-46886-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5791,91 +5219,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction dynamics between epithelial cysts captured by tissue rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linjie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Lieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,405 +5311,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Riveline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caveolae govern plasma membrane mechanics to protect cells against EDIN B-induced transcellular tunnel formation and lethality from S. aureus septicaemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Morel</w:t>
+                <w:t xml:space="preserve">Eline Lemerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Lemerle</w:t>
+                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng-Ching Tsai</w:t>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Obadia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nishit Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography-induced large-scale anti-parallel collective migration in vascular endothelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leclech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leclech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Thévy Lok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Villedieu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Déplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docosahexaenoic fatty acid-containing phospholipids affect plasma membrane susceptibility to disruption by bacterial toxin-induced macroapertures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng-Chen Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Fleuriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng-Chen Tsai</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Janel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03133140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6291,105 +5719,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation en biophysique cellulaire et tissulaire par analogie avec la matière molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04246898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6536,51 +5964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Hassan Hamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;cu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-026-00575-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brassard-Jollive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E25-01-0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584482v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946425v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro Grijalba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02890" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyu Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04578-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04364908v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Srivastava" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92078" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elismaili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00241-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03585396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinkkonen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaako V. I. Timonen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02949" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chen Tsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fleuriot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villedieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;vy Lok" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30488-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usharani Nagarajan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lam" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Winnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00506-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02218G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0sm02218g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062510" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585836v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2020-11942-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04372" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marcos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116851" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00844B" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Spiteri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Messina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.020601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stefani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Senju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Efimova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15839" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01613825v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sawicka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L Dogniaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-06-0385" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356935v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2527" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01207379v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.088102" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sternberger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belitz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bewley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130182" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122097" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200063" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDG0SDHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513068v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnemay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26648b" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guevorkian" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douezan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1226418" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577816v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Janel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lafont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.218105" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P. Maddugoda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Saarikangas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.09.014" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577789v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carlier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105741108" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Secher Madsen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004337" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lauga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/20/204103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8H3PKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617108v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01324881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820310-1.00008-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Lu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lieb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795543v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03133140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04246898v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583390v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkerim Hassan Hamid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane B&#233;cu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-026-00575-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05244208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brassard-Jollive" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Riveline" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E25-01-0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04771312v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0223442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Roach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laurichesse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Castro Grijalba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyu Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Silberzan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I Barakat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04578-8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04364908v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Lemerle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng-Ching Tsai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishit Srivastava" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.92078" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elismaili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-022-00241-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03585396v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sinkkonen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaako V. I. Timonen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brochard-Wyart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c02949" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Chen Tsai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fleuriot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Janel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259119" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leclech" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villedieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;vy Lok" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;planche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30488-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usharani Nagarajan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Lam" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Winnik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00506-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577772v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM02218G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0062510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464935v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Semlali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hunel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04372" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02502227v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Hamze" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2020-11942-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Marcos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116851" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00844B" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Blanch-Mercader" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dumond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1811348115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Spiteri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Messina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.020601" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01960028v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stefani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Senju" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doye" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Efimova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15839" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01613825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sawicka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avin Babataheri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L Dogniaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul I. Barakat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E17-06-0385" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323343v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henry Courn&#232;de" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Langre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.03.011" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PN4MSKB7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356935v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tareste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2015.11.2527" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02899524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lafaurie-Janvore" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2016.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01207379v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.088102" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01180322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bozsak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Sternberger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Belitz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bewley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0130182" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01178880v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996493v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemichez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bassereau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201200063" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WDG0SDHV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bonnemay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Elgeti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuvelier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26648b" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00996519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guevorkian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Douezan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1226418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi Maddugoda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Janel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lafont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.218105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carlier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1105741108" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhavi P. Maddugoda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Saarikangas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Torrino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.09.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577799v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Secher Madsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010004337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577791v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lauga" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/20/204103" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2007.06.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K8H3PKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01324881v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448417v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Laroussi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez-Rodriguezc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Jarrahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Amselem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04034309v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820310-1.00008-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04577825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46886-6_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371584v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linjie Lu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lieb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03133140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04246898v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>