--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -220,144 +220,144 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seashell waste as a complete substitute for metakaolin in high-performance and environmentally friendly geothermal well grouts: Fresh state behavior and rheology</w:t>
+                <w:t xml:space="preserve">Estimation by a SAFT-based density functional theory of the structure and thermodynamic properties of water films confined between graphite slices and an ice crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Wilson</w:t>
+                <w:t xml:space="preserve">Antoine Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Caritey</w:t>
+                <w:t xml:space="preserve">Thomas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gabard</w:t>
+                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 138, pp.103659. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Special Collection: Carlos Vega Festschrift, 164 (6), pp.064706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0304753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538965v1</w:t>
+                <w:t xml:space="preserve">hal-05511028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel test protocol for assessing accelerated salt weathering effects on construction materials and natural rocks</w:t>
               </w:r>
@@ -382,51 +382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 506, pp.144881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -454,1247 +454,1247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation by a SAFT-based density functional theory of the structure and thermodynamic properties of water films confined between graphite slices and an ice crystal</w:t>
+                <w:t xml:space="preserve">Seashell waste as a complete substitute for metakaolin in high-performance and environmentally friendly geothermal well grouts: Fresh state behavior and rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barthes</w:t>
+                <w:t xml:space="preserve">Andrew Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Caritey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Special Collection: Carlos Vega Festschrift, 164 (6), pp.064706. </w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 138, pp.103659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0304753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2026.103659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511028v1</w:t>
+                <w:t xml:space="preserve">hal-05538965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Para-Fluoro-Thiol Reaction: Powerful Tool for the Versatile Functionalization of Microporous Materials</w:t>
+                <w:t xml:space="preserve">Transformation and regression statistics of the size-effect method for determining fracture energy and process zone size in quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhur Mekonnen</w:t>
+                <w:t xml:space="preserve">Madura Pathirage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Khoukh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianluca Cusatis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02441⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (39), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02565-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868053v1</w:t>
+                <w:t xml:space="preserve">hal-05044779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation and regression statistics of the size-effect method for determining fracture energy and process zone size in quasi-brittle materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt weathering of antique Dutch ceramic tiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chekai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madura Pathirage</w:t>
+                <w:t xml:space="preserve">R. Wijnhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">P. Sénéchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Cusatis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02565-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2025.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044779v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt weathering of antique Dutch ceramic tiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wijnhorst</w:t>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sénéchal</w:t>
+                <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grégoire</w:t>
+                <w:t xml:space="preserve">Jean Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shahidzadeh</w:t>
+                <w:t xml:space="preserve">Sara Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2025.01.004⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Carbonate Reservoirs: Applying Current Knowledge to Future Energy Needs, 548 (1), pp.311 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948375v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Para-Fluoro-Thiol Reaction: Powerful Tool for the Versatile Functionalization of Microporous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigollet</w:t>
+                <w:t xml:space="preserve">Benhur Mekonnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cochard</w:t>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Khalil</w:t>
+                <w:t xml:space="preserve">Abdel Khoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Carbonate Reservoirs: Applying Current Knowledge to Future Energy Needs, 548 (1), pp.311 - 339. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.266-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c02441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189622v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular Density Functional Theory for associating fluids in 3D geometries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Drané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0180795⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440414v1</w:t>
+                <w:t xml:space="preserve">hal-04763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular Skeleton Optimisation and the Influence of the Cement Paste Content in Bio-Based Oyster Shell Mortar with 100% Aggregate Replacement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Rodriguez Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicmary Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanis Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16062297⟩</w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497847v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular Skeleton Optimisation and the Influence of the Cement Paste Content in Bio-Based Oyster Shell Mortar with 100% Aggregate Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cláudia Pinto Dabés Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nouailletas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perlot-Bascoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16062297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948641v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular Density Functional Theory for associating fluids in 3D geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (5), pp.054704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0180795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763520v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete modeling of concrete failure and size-effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madura Pathirage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danyang Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cusatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124, pp.103738. </w:t>
@@ -1879,64 +1879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the prediction of permeability and relative permeability from pore size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ecay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.106074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2022,51 +2022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maguregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 721, pp.137687. </w:t>
@@ -2117,77 +2117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice modelling of hydraulic fracture: theoretical validation and interactions with cohesive joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 235, pp.107178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2221,64 +2221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of pore pressure and phase transitions of water confined in nanopores with non-local density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2364,51 +2364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maguregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147, pp.905-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2436,1381 +2436,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite – Part 1: measurements, pressure dependence and pore-fluid effects</w:t>
+                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. David</w:t>
+                <w:t xml:space="preserve">C David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fleury</w:t>
+                <w:t xml:space="preserve">F Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Berthe</w:t>
+                <w:t xml:space="preserve">J Klaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Amann-Hildenbrand</w:t>
+                <w:t xml:space="preserve">Catherine Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Krooss</w:t>
+                <w:t xml:space="preserve">J Sarout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 215 (2), pp.799-824. </w:t>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992587v1</w:t>
+                <w:t xml:space="preserve">hal-01858321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hierarchical Model for the Computation of Permeation Properties of Porous Materials and Their Enhancement due to Microcracks</w:t>
+                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite – Part 1: measurements, pressure dependence and pore-fluid effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Khaddour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Amann-Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Krooss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001392⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215 (2), pp.799-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggy304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676761v1</w:t>
+                <w:t xml:space="preserve">hal-01992587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hierarchical Model for the Computation of Permeation Properties of Porous Materials and Their Enhancement due to Microcracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Sarout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fadi Khaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (2), pp.04017160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)EM.1943-7889.0001392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01858321v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of adsorption-induced pore pressure and confinement in a nanoscopic slit pore by a density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Extended poromechanics for adsorption-induced swelling prediction in double porosity media: modeling and experimental validation on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-017-0602-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637875v1</w:t>
+                <w:t xml:space="preserve">hal-01756957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended poromechanics for adsorption-induced swelling prediction in double porosity media: modeling and experimental validation on activated carbon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+                <w:t xml:space="preserve">Estimation of adsorption-induced pore pressure and confinement in a nanoscopic slit pore by a density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Malheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.192-202. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.347-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-017-0602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756957v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capability of the Thick Level Set (TLS) damage model to fit experimental data of size and shape effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel experimental setup for simultaneous adsorption and induced deformation measurements in microporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Parrilla Gómez</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frédéric Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.014⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.035104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4977595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621484v1</w:t>
+                <w:t xml:space="preserve">hal-01541078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental setup for simultaneous adsorption and induced deformation measurements in microporous materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perrier</w:t>
+                <w:t xml:space="preserve">On the capability of the Thick Level Set (TLS) damage model to fit experimental data of size and shape effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Parrilla Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Plantier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (3), pp.035104. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.75-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4977595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541078v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-lattice modelling of crack propagation induced by fluid injection in heterogeneous quasi-brittle materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of crack evolution in concrete through acoustic emission technique and mesoscale modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Matallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.337⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, doi:10.1016/j.engfracmech.2016.03.044, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349041v1</w:t>
+                <w:t xml:space="preserve">hal-01301637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of crack evolution in concrete through acoustic emission technique and mesoscale modelling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">2D-lattice modelling of crack propagation induced by fluid injection in heterogeneous quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nouailletas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.2698-2705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.03.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01301637v1</w:t>
+                <w:t xml:space="preserve">hal-01349041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of nonlocal models for tensile fracture in quasi-brittle heterogeneous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis by Ripley’s function of the correlations involved during failure in quasi-brittle materials: Experimental and numerical investigations at the mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.05.019⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.449-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157972v1</w:t>
+                <w:t xml:space="preserve">hal-01196439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by Ripley’s function of the correlations involved during failure in quasi-brittle materials: Experimental and numerical investigations at the mesoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calibration of nonlocal models for tensile fracture in quasi-brittle heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Xenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 147, pp.449-467. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.48-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.07.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196439v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary bundle model for the computation of the apparent permeability from pore size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.168-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3844,90 +3844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of crack evolution in concrete by the acoustic emission technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3978,103 +3978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale analysis of failure in quasi-brittle materials: comparison between lattice model and acoustic emission data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (15), pp.1639-1664. </w:t>
@@ -4112,77 +4112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of adsorption-induced swelling in microporous materials: a new poromechanical model taking into account strain effects on adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (1-2), pp.195-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4210,200 +4210,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of non local continuum damage: Modelling of failure?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling investigations of adsorption-induced swelling and damage in microporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, The mathematics of concrete, 9 (4), pp.575--597. </w:t>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.1263--1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/nhm.2014.9.575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098746v1</w:t>
+                <w:t xml:space="preserve">hal-01057503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and boundary effects during failure in quasi-brittle materials: experimental and numerical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.1269--1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4431,1201 +4457,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigations of adsorption-induced swelling and damage in microporous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A review of non local continuum damage: Modelling of failure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, pp.1263--1268. </w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, The mathematics of concrete, 9 (4), pp.575--597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2014.9.575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057503v1</w:t>
+                <w:t xml:space="preserve">hal-01098746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction-based non-local damage model for failure in quasi-brittle materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure and size effect for notched and unnotched concrete beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.56-62. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (10), pp.1434-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.2180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867464v1</w:t>
+                <w:t xml:space="preserve">hal-00823394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure and size effect for notched and unnotched concrete beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interaction-based non-local damage model for failure in quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (10), pp.1434-1452. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.2180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00823394v1</w:t>
+                <w:t xml:space="preserve">hal-00867464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of deformation mechanism in abalone shells through AFM and digital image correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Meso-scale modelling of the size effect on the fracture process zone of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Owen Y. Loh</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia IUTAM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (13), pp.1818--1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00737080v1</w:t>
+                <w:t xml:space="preserve">hal-00737096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum to discontinuum transition during failure in non-local damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (6), pp.136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2012003061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale modelling of the size effect on the fracture process zone of concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of deformation mechanism in abalone shells through AFM and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Y. Loh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (13), pp.1818--1827. </w:t>
+              <w:t xml:space="preserve">Procedia IUTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.27--39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2012.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.piutam.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00737096v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00737080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ AFM Experiments with Discontinuous DIC Applied to Damage Identification in Biomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">X-FEM analysis of the effects of holes or other cracks on dynamic crack propagations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Haboussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9463-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86, pp.618-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572361v1</w:t>
+                <w:t xml:space="preserve">hal-00581554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-FEM analysis of the effects of holes or other cracks on dynamic crack propagations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tablet-level origin of toughening in abalone shells and translation to synthetic composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison L. Juster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Y. Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 86, pp.618-636. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (173), pp.173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.3128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00581554v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tablet-level origin of toughening in abalone shells and translation to synthetic composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">In-situ AFM Experiments with Discontinuous DIC Applied to Damage Identification in Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Y. Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison L. Juster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.591--607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9463-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1172⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00565401v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Mechanisms in Composite Panels Subjected to Underwater Impulsive Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Zenkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoding Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (8), pp.1623-1646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5671,64 +5671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental techniques for dynamic crack localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5775,77 +5775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental and numerical techniques to study the arrest and the restart of a crack under impact in transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (18-19), pp.3480-3491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5879,77 +5879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth, the arrest and the restart of a crack during a dynamic brittle fracture experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,77 +5983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM a good candidate for energy conservation in simulation of brittle dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6100,90 +6100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic crack propagation under mixed-mode loading - comparison between experiments and X-FEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.6517-6534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6262,64 +6262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Scale Modeling of Coal and Its Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics of Coal Seams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6392,51 +6392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics of Coal Seams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6483,90 +6483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-induced Instantaneous Deformation in Double Porosity Media: Modeling and Experimental Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Nicot, Olivier Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Physics and Multi-Scale Couplings in Geo-Environmental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.33-59, 2018, 9781785482786. </w:t>
@@ -6604,77 +6604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling permeation properties in porous materials from pore size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pijaudier-Cabot, Jean-Michel Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanical Issues in CO2 Storage Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.43-56, 2013, 978-1-84821-416-3. </w:t>
@@ -6712,90 +6712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and meso scales models to predict concrete failure and size effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pijaudier-Cabot, Frédéric Dufour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage Mechanics of Cementitious Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.121-153, 2012, 978-1-84821-340-1</w:t>
@@ -6856,51 +6856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation, propagation, arrêt et redémarrage de fissures sous impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6959,51 +6959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling of failure and transport properties in tight porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Université de Pau et des Pays de l'Adour, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A55FBCE3"/>
+    <w:nsid w:val="7DCD172B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidgregoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144423774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2285-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caritey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103659" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144881" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304753" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khoukh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044779v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madura Pathirage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cusatis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02565-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948375v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chekai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijnhorst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shahidzadeh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.01.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Pinto Dab&#233;s Guimar&#227;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot-Bascoules" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062297" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Tong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ecay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Mendon&#231;a Filho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maguregui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137687" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1742935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.02.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676761v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khaddour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001392" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0602-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Parrilla G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977595" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.337" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301637v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.044" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZT876WH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Xenos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grassl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.07.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939307" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.34.32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0359-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2014.9.575" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Rojas-Solano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.205" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.09.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89C5JZC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2180" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQCDJK7S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737080v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Y. Loh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680551v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003061" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.023" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Juster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9463-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRC3D55G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1172" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zenkert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.04.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDW2HNFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.385-387.245" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.04.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50002-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577424.ch3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01090038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidgregoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144423774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2285-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144881" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caritey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gabard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madura Pathirage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cusatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02565-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chekai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijnhorst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shahidzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.01.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khoukh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Pinto Dab&#233;s Guimar&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot-Bascoules" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Tong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ecay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Mendon&#231;a Filho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maguregui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137687" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1742935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.02.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khaddour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malheiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0602-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977595" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Parrilla G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZT876WH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.07.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Xenos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grassl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939307" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.34.32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0359-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Rojas-Solano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2014.9.575" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2180" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQCDJK7S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.09.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89C5JZC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003061" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Y. Loh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Juster" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9463-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRC3D55G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zenkert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.04.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDW2HNFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.385-387.245" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.04.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50002-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577424.ch3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01090038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>