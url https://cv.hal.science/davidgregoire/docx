--- v1 (2026-04-16)
+++ v2 (2026-05-23)
@@ -220,261 +220,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation by a SAFT-based density functional theory of the structure and thermodynamic properties of water films confined between graphite slices and an ice crystal</w:t>
+                <w:t xml:space="preserve">A novel test protocol for assessing accelerated salt weathering effects on construction materials and natural rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Barthes</w:t>
+                <w:t xml:space="preserve">Victor Okumko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bernet</w:t>
+                <w:t xml:space="preserve">Bruno Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Special Collection: Carlos Vega Festschrift, 164 (6), pp.064706. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 506, pp.144881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0304753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511028v1</w:t>
+                <w:t xml:space="preserve">hal-05427754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel test protocol for assessing accelerated salt weathering effects on construction materials and natural rocks</w:t>
+                <w:t xml:space="preserve">Estimation by a SAFT-based density functional theory of the structure and thermodynamic properties of water films confined between graphite slices and an ice crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Okumko</w:t>
+                <w:t xml:space="preserve">Antoine Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Leclere</w:t>
+                <w:t xml:space="preserve">Thomas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannelore Derluyn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 506, pp.144881. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Special Collection: Carlos Vega Festschrift, 164 (6), pp.064706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0304753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05427754v1</w:t>
+                <w:t xml:space="preserve">hal-05511028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seashell waste as a complete substitute for metakaolin in high-performance and environmentally friendly geothermal well grouts: Fresh state behavior and rheology</w:t>
               </w:r>
@@ -499,51 +499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Caritey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 138, pp.103659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -571,278 +571,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation and regression statistics of the size-effect method for determining fracture energy and process zone size in quasi-brittle materials</w:t>
+                <w:t xml:space="preserve">Salt weathering of antique Dutch ceramic tiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madura Pathirage</w:t>
+                <w:t xml:space="preserve">T. Chekai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Grégoire</w:t>
+                <w:t xml:space="preserve">R. Wijnhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Cusatis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Sénéchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shahidzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02565-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2025.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044779v1</w:t>
+                <w:t xml:space="preserve">hal-04948375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt weathering of antique Dutch ceramic tiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformation and regression statistics of the size-effect method for determining fracture energy and process zone size in quasi-brittle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sénéchal</w:t>
+                <w:t xml:space="preserve">Madura Pathirage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Grégoire</w:t>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shahidzadeh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianluca Cusatis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72, pp.121-130. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2025.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02565-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948375v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
               </w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Khoukh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (1), pp.266-277. </w:t>
@@ -1090,611 +1090,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A molecular Density Functional Theory for associating fluids in 3D geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (5), pp.054704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0180795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763520v1</w:t>
+                <w:t xml:space="preserve">hal-04440414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Granular Skeleton Optimisation and the Influence of the Cement Paste Content in Bio-Based Oyster Shell Mortar with 100% Aggregate Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cláudia Pinto Dabés Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Nouailletas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perlot-Bascoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (6), pp.2297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su16062297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948641v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular Skeleton Optimisation and the Influence of the Cement Paste Content in Bio-Based Oyster Shell Mortar with 100% Aggregate Replacement</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards Achieving Circular Economy in the Production of Silica from Rice Husk as a Sustainable Adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Rodriguez-Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Drané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su16062297⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.2420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr12112420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04497847v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular Density Functional Theory for associating fluids in 3D geometries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La cosse des grains de riz : déchet ou matière première ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Rodriguez Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicmary Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanis Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 160 (5), pp.054704. </w:t>
+              <w:t xml:space="preserve">Ébullition(s) : le cahier illustré de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0180795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59655/nh52122995491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440414v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete modeling of concrete failure and size-effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madura Pathirage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danyang Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Cusatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 124, pp.103738. </w:t>
@@ -1732,64 +1732,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion driven barite front nucleation and crystallisation in sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1879,64 +1879,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the prediction of permeability and relative permeability from pore size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ecay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 133, pp.106074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1996,77 +1996,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Mendonça Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maguregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 721, pp.137687. </w:t>
@@ -2117,77 +2117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice modelling of hydraulic fracture: theoretical validation and interactions with cohesive joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 235, pp.107178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2221,64 +2221,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of pore pressure and phase transitions of water confined in nanopores with non-local density functional theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,77 +2338,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Mendonça Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Morillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannelore Derluyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maguregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microchemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 147, pp.905-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2723,64 +2723,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hierarchical Model for the Computation of Permeation Properties of Porous Materials and Their Enhancement due to Microcracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mechanics - ASCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 144 (2), pp.04017160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,469 +2808,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended poromechanics for adsorption-induced swelling prediction in double porosity media: modeling and experimental validation on activated carbon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimation of adsorption-induced pore pressure and confinement in a nanoscopic slit pore by a density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Malheiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.029⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.347-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-017-0602-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756957v1</w:t>
+                <w:t xml:space="preserve">hal-01637875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of adsorption-induced pore pressure and confinement in a nanoscopic slit pore by a density functional theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extended poromechanics for adsorption-induced swelling prediction in double porosity media: modeling and experimental validation on activated carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Miqueu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (2), pp.347-363. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-017-0602-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637875v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel experimental setup for simultaneous adsorption and induced deformation measurements in microporous materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the capability of the Thick Level Set (TLS) damage model to fit experimental data of size and shape effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Plantier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Andrés Parrilla Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Moes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4977595⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541078v1</w:t>
+                <w:t xml:space="preserve">hal-01621484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capability of the Thick Level Set (TLS) damage model to fit experimental data of size and shape effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Moes</w:t>
+                <w:t xml:space="preserve">A novel experimental setup for simultaneous adsorption and induced deformation measurements in microporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Stolz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Frédéric Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 184, pp.75-87. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3), pp.035104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4977595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621484v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical analysis of crack evolution in concrete through acoustic emission technique and mesoscale modelling</w:t>
               </w:r>
@@ -3308,51 +3308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, doi:10.1016/j.engfracmech.2016.03.044, </w:t>
@@ -3402,90 +3402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-lattice modelling of crack propagation induced by fluid injection in heterogeneous quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nouailletas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.2698-2705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3513,304 +3513,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by Ripley’s function of the correlations involved during failure in quasi-brittle materials: Experimental and numerical investigations at the mesoscale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Calibration of nonlocal models for tensile fracture in quasi-brittle heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Xenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.07.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.48-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196439v1</w:t>
+                <w:t xml:space="preserve">hal-01157972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of nonlocal models for tensile fracture in quasi-brittle heterogeneous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analysis by Ripley’s function of the correlations involved during failure in quasi-brittle materials: Experimental and numerical investigations at the mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 82, pp.48-60. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.449-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157972v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary bundle model for the computation of the apparent permeability from pore size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9 (2), pp.168-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3883,51 +3883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Regoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3978,90 +3978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale analysis of failure in quasi-brittle materials: comparison between lattice model and acoustic emission data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4125,64 +4125,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of adsorption-induced swelling in microporous materials: a new poromechanical model taking into account strain effects on adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (1-2), pp.195-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4210,317 +4210,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigations of adsorption-induced swelling and damage in microporous materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Size and boundary effects during failure in quasi-brittle materials: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grassl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.1263--1268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.205⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.1269--1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057503v1</w:t>
+                <w:t xml:space="preserve">hal-01057504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and boundary effects during failure in quasi-brittle materials: experimental and numerical investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental and modeling investigations of adsorption-induced swelling and damage in microporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.1269--1278. </w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.1263--1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.06.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057504v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of non local continuum damage: Modelling of failure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, The mathematics of concrete, 9 (4), pp.575--597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4554,77 +4554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure and size effect for notched and unnotched concrete beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (10), pp.1434-1452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4670,77 +4670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction-based non-local damage model for failure in quasi-brittle materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54, pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4786,90 +4786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meso-scale modelling of the size effect on the fracture process zone of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (13), pp.1818--1827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4903,77 +4903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum to discontinuum transition during failure in non-local damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (6), pp.136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5020,51 +5020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of deformation mechanism in abalone shells through AFM and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5118,475 +5118,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00737080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-FEM analysis of the effects of holes or other cracks on dynamic crack propagations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ AFM Experiments with Discontinuous DIC Applied to Damage Identification in Biomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Y. Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Haboussa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+                <w:t xml:space="preserve">Allison L. Juster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3128⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp.591--607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-011-9463-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581554v1</w:t>
+                <w:t xml:space="preserve">hal-00572361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tablet-level origin of toughening in abalone shells and translation to synthetic composite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
+                <w:t xml:space="preserve">X-FEM analysis of the effects of holes or other cracks on dynamic crack propagations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Haboussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Elguedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison L. Juster</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (173), pp.173. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86, pp.618-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms1172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.3128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565401v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ AFM Experiments with Discontinuous DIC Applied to Damage Identification in Biomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tablet-level origin of toughening in abalone shells and translation to synthetic composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison L. Juster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Y. Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (173), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-011-9463-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00572361v1</w:t>
+                <w:t xml:space="preserve">hal-00565401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure Mechanisms in Composite Panels Subjected to Underwater Impulsive Loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Latourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Zenkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,64 +5671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental techniques for dynamic crack localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5775,77 +5775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New experimental and numerical techniques to study the arrest and the restart of a crack under impact in transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (18-19), pp.3480-3491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5879,77 +5879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the growth, the arrest and the restart of a crack during a dynamic brittle fracture experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,77 +5983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-FEM a good candidate for energy conservation in simulation of brittle dynamic crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6100,90 +6100,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic crack propagation under mixed-mode loading - comparison between experiments and X-FEM simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.6517-6534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6262,64 +6262,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Scale Modeling of Coal and Its Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Miqueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics of Coal Seams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6392,51 +6392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics of Coal Seams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6496,77 +6496,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-induced Instantaneous Deformation in Double Porosity Media: Modeling and Experimental Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Nicot, Olivier Millet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Multi-Physics and Multi-Scale Couplings in Geo-Environmental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.33-59, 2018, 9781785482786. </w:t>
@@ -6617,64 +6617,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling permeation properties in porous materials from pore size distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Khaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pijaudier-Cabot, Jean-Michel Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanical Issues in CO2 Storage Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.43-56, 2013, 978-1-84821-416-3. </w:t>
@@ -6712,90 +6712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and meso scales models to predict concrete failure and size effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Grassl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura B. Rojas-Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pijaudier-Cabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pijaudier-Cabot, Frédéric Dufour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Damage Mechanics of Cementitious Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, pp.121-153, 2012, 978-1-84821-340-1</w:t>
@@ -6856,51 +6856,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation, propagation, arrêt et redémarrage de fissures sous impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6959,51 +6959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling of failure and transport properties in tight porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics [physics.med-ph]. Université de Pau et des Pays de l'Adour, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7111,51 +7111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DCD172B"/>
+    <w:nsid w:val="1BF1C2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7342,51 +7342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidgregoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144423774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2285-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304753" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427754v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144881" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caritey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gabard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madura Pathirage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cusatis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02565-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chekai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijnhorst" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shahidzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.01.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khoukh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Pinto Dab&#233;s Guimar&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot-Bascoules" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062297" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440414v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Tong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ecay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Mendon&#231;a Filho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maguregui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137687" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1742935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.02.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khaddour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756957v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637875v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malheiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0602-x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977595" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Parrilla G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.014" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZT876WH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.07.046" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Xenos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grassl" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.019" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939307" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.34.32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0359-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057503v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.205" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Rojas-Solano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2014.9.575" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2180" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQCDJK7S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.09.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89C5JZC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003061" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Y. Loh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Juster" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1172" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572361v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9463-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRC3D55G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zenkert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.04.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDW2HNFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.385-387.245" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.04.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50002-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577424.ch3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01090038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidgregoire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4313-460X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144423774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2285-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427754v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Okumko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Leclere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannelore Derluyn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511028v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barthes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bernet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Miqueu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0304753" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wilson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Caritey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gabard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2026.103659" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chekai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wijnhorst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shahidzadeh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2025.01.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madura Pathirage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Cusatis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02565-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Khoukh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c02441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0180795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497847v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cl&#225;udia Pinto Dab&#233;s Guimar&#227;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nouailletas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perlot-Bascoules" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16062297" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04763520v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez-Otero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Dran&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sebastian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12112420" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948641v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Rodriguez Otero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicmary Vargas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanis Baraille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59655/nh52122995491" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyang Tong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thierry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2022.103738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Calassou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Diaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.09.039" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ecay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106074" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502454v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Morillas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Mendon&#231;a Filho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maguregui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137687" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107178" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2020.1742935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047142v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.02.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Khaddour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)EM.1943-7889.0001392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637875v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Malheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-017-0602-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.03.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621484v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Parrilla G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Stolz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.07.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541078v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plantier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977595" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301637v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Matallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Regoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.03.044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZT876WH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349041v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.337" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Xenos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grassl" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.05.019" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196439v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.07.046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057505v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939307" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214702v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.34.32" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157977v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0359-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B. Rojas-Solano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.206" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057503v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.205" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2014.9.575" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2180" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RQCDJK7S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.09.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89C5JZC0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.03.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680551v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003061" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Latourte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Y. Loh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572361v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison L. Juster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-011-9463-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRC3D55G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Haboussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3128" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFSJ59QD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565401v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1172" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589212v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Zenkert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoding Wei" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.04.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDW2HNFQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396569v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJCM.18.255-283" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.06.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381474v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.385-387.245" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381473v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.04.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938608v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2007.02.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126540v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50002-5" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778228v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118577424.ch3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00418626v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01090038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>