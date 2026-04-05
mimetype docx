--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -856,252 +856,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts d’un objet connecté de santé (OCS) de type oxymètre de pouls après chirurgie bariatrique ambulatoire. Etude contrôlée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dufay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Daurat</w:t>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363825v1</w:t>
+                <w:t xml:space="preserve">hal-02363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts d’un objet connecté de santé (OCS) de type oxymètre de pouls après chirurgie bariatrique ambulatoire. Etude contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+                <w:t xml:space="preserve">Corentin Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1-2), pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363680v1</w:t>
+                <w:t xml:space="preserve">hal-02363825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’IMC et de la qualité de vie après la chirurgie bariatrique : Une étude longitudinale sur 2 ans</w:t>
               </w:r>
@@ -1221,51 +1221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3), pp.233-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1325,64 +1325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1-2), pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réputation de l'arbitre et intentions agressives en basket-ball : effet modérateur du sexe des joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,219 +1620,1745 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.22-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler la motivation à l’activité physique avant et après intervention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité (SOFFCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi internet des patients après chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème séminaire du club-SOFFCO-jeunes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques, Mar 2019, La Baule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice du management et cohésion des groupes militaires : le rôle du climat motivationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque en Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learn how to manage the after game: Attribution training program effects over elite athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eluère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Dieffenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The National Coaching Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Center for Coaching Excellence, May 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de l’obésité par la chirurgie bariatrique… et après ? Suivi sur 2 ans de l’évolution de l’IMC des patients et de leur perception de qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la psychologie du sport s'invite dans l'entreprise : cohésion d'équipe et climat motivationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Cesson-Sévigné, Jun 2016, Cesson-Sévigné, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance sportive : Une histoire d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Association sportive Orange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sportive Orange Cesson, Oct 2016, Cesson-Sévigné, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendre vers une amélioration continue de la qualité pédagogique par un processus de recherche-action multidimensionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès Mondial Recherche en Éducation et en Formation : Enjeux et Défis aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17ème congrès mondial de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.291-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire lorsque la porte qui mène à la réussite est cadenassée à double tour ? De l’efficacité des programmes de réattribution….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">symposium « Si c’est mon prof qui le dit : identité sociale, compétence de la source d’influence et efficacité d’un programme de réattribution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-failure attributional feedback from an ingroup expert improves sport performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1841,205 +3367,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th CPA National Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.106, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à gérer l’après-match : les effets d’un programme de réattribution sur des sportifs de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eluère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Grenoble, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je persiste … ou pas : compétence perçue de la source endogroupe et efficacité de la réattribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2068,1583 +3594,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366674v1</w:t>
-              </w:r>
-[...1524 lines deleted...]
-                <w:t xml:space="preserve">hal-02366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3662,51 +3662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision en football : quand l’éthique s’en mêle (s’emmêle ?) La cognition sociale comme cadre d’analyse des comportements transgressifs en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4090,51 +4090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daurat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Dieffenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daurat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Dieffenbach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>