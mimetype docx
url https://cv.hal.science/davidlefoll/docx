--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -856,252 +856,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intérêts d’un objet connecté de santé (OCS) de type oxymètre de pouls après chirurgie bariatrique ambulatoire. Etude contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+                <w:t xml:space="preserve">Corentin Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Obésité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1-2), pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363680v1</w:t>
+                <w:t xml:space="preserve">hal-02363825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts d’un objet connecté de santé (OCS) de type oxymètre de pouls après chirurgie bariatrique ambulatoire. Etude contrôlée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weight loss and quality of life after bariatric surgery: a 2-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Dufay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Daurat</w:t>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obésité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surgery for Obesity and Related Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soard.2019.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363825v1</w:t>
+                <w:t xml:space="preserve">hal-02363680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’IMC et de la qualité de vie après la chirurgie bariatrique : Une étude longitudinale sur 2 ans</w:t>
               </w:r>
@@ -1221,51 +1221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3), pp.233-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1325,64 +1325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obésité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1-2), pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réputation de l'arbitre et intentions agressives en basket-ball : effet modérateur du sexe des joueurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1620,288 +1620,743 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.22-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post-failure attributional feedback from an ingroup expert improves sport performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">77th CPA National Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.106, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à gérer l’après-match : les effets d’un programme de réattribution sur des sportifs de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eluère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Grenoble, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Je persiste … ou pas : compétence perçue de la source endogroupe et efficacité de la réattribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment travailler la motivation à l’activité physique avant et après intervention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité (SOFFCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cazal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05048680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi internet des patients après chirurgie bariatrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lechaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1917,315 +2372,315 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire du club-SOFFCO-jeunes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques, Mar 2019, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cazal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Le Foll</w:t>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05048688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercice du management et cohésion des groupes militaires : le rôle du climat motivationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2254,168 +2709,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque en Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learn how to manage the after game: Attribution training program effects over elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eluère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. K. Dieffenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The National Coaching Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, United States Center for Coaching Excellence, May 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’obésité par la chirurgie bariatrique… et après ? Suivi sur 2 ans de l’évolution de l’IMC des patients et de leur perception de qualité de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2444,415 +2899,415 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Descartes, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque la psychologie du sport s'invite dans l'entreprise : cohésion d'équipe et climat motivationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport en entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Cesson-Sévigné, Jun 2016, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance sportive : Une histoire d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'Association sportive Orange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Sportive Orange Cesson, Oct 2016, Cesson-Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420917v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426285v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2867,87 +3322,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2975,155 +3430,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendre vers une amélioration continue de la qualité pédagogique par un processus de recherche-action multidimensionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Magdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès Mondial Recherche en Éducation et en Formation : Enjeux et Défis aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17ème congrès mondial de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.291-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire lorsque la porte qui mène à la réussite est cadenassée à double tour ? De l’efficacité des programmes de réattribution….</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3139,512 +3594,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium « Si c’est mon prof qui le dit : identité sociale, compétence de la source d’influence et efficacité d’un programme de réattribution »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366659v1</w:t>
-              </w:r>
-[...453 lines deleted...]
-                <w:t xml:space="preserve">hal-02366674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3662,51 +3662,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision en football : quand l’éthique s’en mêle (s’emmêle ?) La cognition sociale comme cadre d’analyse des comportements transgressifs en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,51 +3852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4090,51 +4090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daurat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364844v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Dieffenbach" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365892v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daurat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Dieffenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>