--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1620,219 +1620,2142 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review on Sport and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, pp.22-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les programmes d'intervention attributionnelle en contexte sportif : revue de littérature et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre en charge l’obésité en structure sport-santé : résultats préliminaires des effets d’un programme d’APA sur l’évolution de l’estime de soi et l’image corporelle chez une population de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Somat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXièmes Journées d’Etudes Francophones en Activités Physiques Adaptées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nantes (Nantes Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estime de soi et image corporelle - négative et positive - dans le cadre d’une prise en charge en Activité Physique Adaptée (APA) : une évolution contrastée au cours du temps chez une population de femmes en obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Colloque ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims (Université de Reims-Champagne-Ardenne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">If self-esteem and BMI are not linearly related: does BMI class define our self-perception? Analysis of global, multidimensional and physical self-esteem with women in obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabagno, G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème European Congress on Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dublin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment travailler la motivation à l’activité physique avant et après intervention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité (SOFFCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suivi internet des patients après chirurgie bariatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème séminaire du club-SOFFCO-jeunes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques, Mar 2019, La Baule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-social and pro-social behaviors in soccer and rugby: The over-riding roles of coaches and sport values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Yondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Attali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Victoria University, Jun 2019, Melbourne (AUS), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05048688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exercice du management et cohésion des groupes militaires : le rôle du climat motivationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque en Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learn how to manage the after game: Attribution training program effects over elite athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Eluère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Dieffenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The National Coaching Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, United States Center for Coaching Excellence, May 2017, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir de l’obésité par la chirurgie bariatrique… et après ? Suivi sur 2 ans de l’évolution de l’IMC des patients et de leur perception de qualité de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lechaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque la psychologie du sport s'invite dans l'entreprise : cohésion d'équipe et climat motivationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sport en entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Cesson-Sévigné, Jun 2016, Cesson-Sévigné, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance sportive : Une histoire d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'Association sportive Orange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Sportive Orange Cesson, Oct 2016, Cesson-Sévigné, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XVIème Congrès International de l’ACAPS, Oct 2015, Nantes, France. pp.464-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reputation of referee and opponents : is social information relevant when soccer players decide to use antisocial behaviours ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th World Congress on Science and Football. Copenhage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Copenhage, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbitrage et émotions des pratiquants : des pistes de recherche encore peu explorées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIème Congrès International de l’ACAPS. Symposium «Arbitrage et processus émotionnels : quelles approches scientifiques ? Quelles perspectives?»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France. pp.464-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reputation or situational informational about severity of referee : What information is preferably used by soccer players when they intend to behave aggressively ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Cabagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference on the Science and Practice of Sports Refereeing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PERF Arbitrage, Sep 2014, Clermont-Ferrand, France. pp.45-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tendre vers une amélioration continue de la qualité pédagogique par un processus de recherche-action multidimensionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIe Congrès Mondial Recherche en Éducation et en Formation : Enjeux et Défis aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17ème congrès mondial de l’Association Mondiale des Sciences de l’Education, Jun 2012, Reims, France. pp.291-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire lorsque la porte qui mène à la réussite est cadenassée à double tour ? De l’efficacité des programmes de réattribution….</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Foll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">symposium « Si c’est mon prof qui le dit : identité sociale, compétence de la source d’influence et efficacité d’un programme de réattribution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives, Oct 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethics in soccer and rugby: How to measure it? How to develop it? The example of the E4S project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cazala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Yondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Attali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Science and Football (WCSF2019).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Merlbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-failure attributional feedback from an ingroup expert improves sport performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Higgins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1841,205 +3764,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th CPA National Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Victoria, Canada. pp.106, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à gérer l’après-match : les effets d’un programme de réattribution sur des sportifs de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Eluère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la Préparation Olympique à l’Activité Physique à des Fins de Santé : Quelles Implications pour la Psychologie du Sport ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Grenoble, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je persiste … ou pas : compétence perçue de la source endogroupe et efficacité de la réattribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2068,1631 +3991,105 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366674v1</w:t>
-              </w:r>
-[...1524 lines deleted...]
-                <w:t xml:space="preserve">hal-02366659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise de décision en football : quand l’éthique s’en mêle (s’emmêle ?) La cognition sociale comme cadre d’analyse des comportements transgressifs en football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevieve Cabagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3721,142 +4118,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football : [actes du colloque tenu à Caen en mai 2014] / [organisé par le] Centre d'étude sport et actions motrices, CesamS, Université de Caen Normandie ; dirigé par Fabrice Dosseville et Catherine Garncarzyk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.63-77, 2017, 978-2-84133-867-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des attributions causales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Foll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Licence Staps : tout-en-un : APSA, sciences de la vie, sociologie, histoire, psychologie / Pascal Charitas, Paul Fontayne, Olivier Le Noé ; sous la direction de Jean Slawinski et Nicolas Termoz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2017, 978-2-10-075738-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et performance : l'apport des programmes de réattribution en contexte sportif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3885,65 +4282,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du contrôle : théories et applications / sous la direction d'Yvan Paquet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2009, 978-2-8041-0377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4090,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daurat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365892v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364844v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Dieffenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364673v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Foll" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trouilloud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03630242.2025.2503299" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790003v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cabagno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-024-06918-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2024.2407082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2023017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2021009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GVZXJBLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lechaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dufay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daurat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Cabagno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soard.2019.10.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363801v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08995605.2019.1598219" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02363745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Higgins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Rees" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychsport.2015.01.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Souchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabagno, G." TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05616485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048680v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Yondre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cazala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05048688v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364888v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364944v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Elu&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Dieffenbach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364711v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02426285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02420898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Magdelaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364779v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Coffee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02365892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02366674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02419306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364673v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02364687v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>