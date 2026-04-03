--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -147,1816 +147,1816 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geminate latency in Djibouti Somali</w:t>
+                <w:t xml:space="preserve">On Somali Geminates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Invited lecture at the Univ. of Gothenburg (Faculty of Humanities)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.gu.se/en/event/sabrina-bendjaballah-and-david-le-gac-on-somali-geminates, Mar 2024, Göteborg (Sweden), Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04629378v1</w:t>
+                <w:t xml:space="preserve">halshs-04654951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acoustics of word-initial and word-internal voiced stops in Somali</w:t>
+                <w:t xml:space="preserve">On Somali geminates: Phonetics, Phonology and Diatopic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03487147v1</w:t>
+              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04014141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre parenthèses...y a-t-il une intonation en LSF ? »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Blondel</w:t>
+                <w:t xml:space="preserve">An exploration of Djibouti Somali latent geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silexicales </w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Somali Workshop 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03854040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Somali Geminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFRA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-00185340v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The acoustics of Somali voiced stops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Somali Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Gothenborg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Declensions and case marking in Somali: The issue of the nominative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Etudes somalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Bendjaballah; David Le Gac, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On compounds and genitives in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Somali workshop: linguistics and geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two patterns of tone lowering in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.99-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La flexion du nominatif en somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes rencontres du Réseau Français de Phonologie (RFP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure prosodique du somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires P3 du laboratoire LLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le somali comme langue tonale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes rencontres du Réseau Français de Phonologie (RFP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarks on the nominative case in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Phonetics and Phonology of Somali with an Emphasis on Tone and Intonation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The intonation of right-dislocated constituents in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.ICPHS0082</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauteurs mélodiques en français : variations continues ou catégorielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Bartkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEP 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00998025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations mélodiques : variations continues ou catégorielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Bartkova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la conférences JEP-TALN 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.337-344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does activation state affect intonation; left dislocated topics in Modern Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces Discours Prosodie IDP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Salford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01441124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishing dependencies within an independent structure of intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiyon Yoo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCP5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01443905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Somali Geminates</w:t>
+                <w:t xml:space="preserve">Geminate latency in Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited lecture at the Univ. of Gothenburg (Faculty of Humanities)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04654951v1</w:t>
+              <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.35-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18776930-01601002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04629378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Somali geminates: Phonetics, Phonology and Diatopic variation</w:t>
+                <w:t xml:space="preserve">The acoustics of word-initial and word-internal voiced stops in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04014141v1</w:t>
+              <w:t xml:space="preserve">Journal of the International Phonetic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.644-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0025100321000281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03487147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploration of Djibouti Somali latent geminates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+                <w:t xml:space="preserve">« Entre parenthèses...y a-t-il une intonation en LSF ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Somali Workshop 2022</w:t>
-[...1085 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Silexicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01443905v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00185340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2088,64 +2088,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,155 +2547,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet « PPM » Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
+                <w:t xml:space="preserve">Rapport d'activité pour le projet « PPM » : Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Grands Réseaux de Recherche de Haute-Normandie, Université de Rouen. 2017</w:t>
+              <w:t xml:space="preserve">Université de Rouen - Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365068v1</w:t>
+                <w:t xml:space="preserve">hal-04666474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité pour le projet « PPM » : Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
+                <w:t xml:space="preserve">Projet « PPM » Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Rouen - Normandie. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Grands Réseaux de Recherche de Haute-Normandie, Université de Rouen. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666474v1</w:t>
+                <w:t xml:space="preserve">hal-02365068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2771,51 +2771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC41C773"/>
+    <w:nsid w:val="D9C2E135"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidlegac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-2093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132514125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349755v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-20" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363081v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Bartkova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443905v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Gucek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assta.org/proceedings/ICPhS2019/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schwab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidlegac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-2093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132514125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Bartkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Gucek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assta.org/proceedings/ICPhS2019/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schwab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>