--- v1 (2026-04-03)
+++ v2 (2026-05-05)
@@ -591,502 +591,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Declensions and case marking in Somali: The issue of the nominative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+                <w:t xml:space="preserve">On compounds and genitives in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Etudes somalies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sabrina Bendjaballah; David Le Gac, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Somali workshop: linguistics and geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03540896v1</w:t>
+                <w:t xml:space="preserve">hal-01970146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On compounds and genitives in Somali</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two patterns of tone lowering in Somali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Somali workshop: linguistics and geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.99-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970146v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two patterns of tone lowering in Somali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349755v1</w:t>
+                <w:t xml:space="preserve">hal-02366415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declensions and case marking in Somali: The issue of the nominative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Etudes somalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Bendjaballah; David Le Gac, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366415v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flexion du nominatif en somali</w:t>
+                <w:t xml:space="preserve">La structure prosodique du somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes rencontres du Réseau Français de Phonologie (RFP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaires P3 du laboratoire LLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363081v1</w:t>
+                <w:t xml:space="preserve">hal-02363140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure prosodique du somali</w:t>
+                <w:t xml:space="preserve">La flexion du nominatif en somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires P3 du laboratoire LLING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">15èmes rencontres du Réseau Français de Phonologie (RFP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363140v1</w:t>
+                <w:t xml:space="preserve">hal-02363081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le somali comme langue tonale</w:t>
               </w:r>
@@ -1141,51 +1141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the nominative case in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,494 +2048,494 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03126422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Marchand</w:t>
+                <w:t xml:space="preserve">Prosodic manifestations of politeness in Porteño Spanish wh-interrogatives: terminal contours, f0 mitigation and syllable durations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Gucek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bekir Ince. </w:t>
+              <w:t xml:space="preserve">Sasha Calhoun; Paola Escudero; Marija Tabain; Paul Warren. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+              <w:t xml:space="preserve">Proceedings of the 19th International Congress of Phonetic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Australasian Speech Science and Technology Association Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3388-3392, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366359v1</w:t>
+                <w:t xml:space="preserve">hal-02349717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somali as a tone language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The notion of norm in spoken French: production and perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Detey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lyche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Detey; Jacques Durand; Bernard Laks; Chantal Lyche. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02349778v1</w:t>
+              <w:t xml:space="preserve">Varieties of Spoken French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.55-67, 2016, 978-0-19-957371-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosodic manifestations of politeness in Porteño Spanish wh-interrogatives: terminal contours, f0 mitigation and syllable durations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoul Gucek</w:t>
+                <w:t xml:space="preserve">Acquisition de la prosodie en L2 : l’accentuation en français L2 par des locuteurs adultes de turc L1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet-Ali Akinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sasha Calhoun; Paola Escudero; Marija Tabain; Paul Warren. </w:t>
+              <w:t xml:space="preserve">Bekir Ince. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 19th International Congress of Phonetic Sciences</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02349717v1</w:t>
+              <w:t xml:space="preserve">1st International Congress of Bilingualism Studies for European Turks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. Sakarya University Press, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The notion of norm in spoken French: production and perception</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somali as a tone language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varieties of Spoken French</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02349352v1</w:t>
+              <w:t xml:space="preserve">Speech Prosody 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292-296, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2547,155 +2547,155 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité pour le projet « PPM » : Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
+                <w:t xml:space="preserve">Projet « PPM » Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de Rouen - Normandie. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Grands Réseaux de Recherche de Haute-Normandie, Université de Rouen. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666474v1</w:t>
+                <w:t xml:space="preserve">hal-02365068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet « PPM » Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
+                <w:t xml:space="preserve">Rapport d'activité pour le projet « PPM » : Plurilinguisme, Prosodie, Morphologie : une approche comparative des effets des contacts de langues en Normandie, Centre, Mayotte et Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Grands Réseaux de Recherche de Haute-Normandie, Université de Rouen. 2017</w:t>
+              <w:t xml:space="preserve">Université de Rouen - Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365068v1</w:t>
+                <w:t xml:space="preserve">hal-04666474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2771,51 +2771,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9C2E135"/>
+    <w:nsid w:val="A1B89F7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3002,51 +3002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidlegac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-2093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132514125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Bartkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-60" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349717v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Gucek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assta.org/proceedings/ICPhS2019/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schwab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365068v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidlegac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8783-2093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132514125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654951v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014141v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854040v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363028v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970146v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349755v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-20" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363081v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Bartkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441082v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629378v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025100321000281" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185340v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blondel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Gucek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assta.org/proceedings/ICPhS2019/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349352v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Detey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lyche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Racine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schwab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366359v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-60" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>