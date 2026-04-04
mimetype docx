--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -533,5380 +533,5380 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-nose Sensor Integration for Improved Quality Monitoring in Fruit and Vegetable Processing through Aroma Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Villamarin-Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WEURMAN symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen University, Sep 2024, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding pectins structural modifications during fruit processing : relation with textural properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Buergy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Leca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Characterization of Macromolecules-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifying the texture of tomato purees through variety selection or processing methods do not affect the same physical parameters and rheological mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Horticultural Congress IHC 2022. INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.163-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Villas-Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanciullino A.-L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Processing Tomoto Congress / 16th ISHS International Symposium on Processing Tomato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, San Juan, Argentina. pp.19-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1351.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quality improvement of the tomato based products using infrared tool along the production chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th ISHS Symposium on the Processing Tomato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athenes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution de la valeur nutritionnelle des fruits lors de leur transformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Degrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TRANSFORMATION OF SUB-CELLULAR-SIZE PArticles dans des revues avec comité de lectureS DURING PROCESSING MODIFY THE CAROTENOID DIFFUSIVITY OF TOMATO PUREES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> International Conference "From Model Foods to Food Models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIFFERENCES BETWEEN TOMATO PUREES CONTRASTED FOR THEIR CAROTENOID DIFFUSIVITY IS MAINLY EXPLAINED BY TRANSFORMATION OF SUB-CELLULAR-SIZE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROFOODCHEM XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of the nutritional value of tomato products from the field to the cans: impact of harvesting and processing methods on macro- and micro-element contents and lycopene bioaccessibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Degrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on the Processing Tomato</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Beijing, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speed of heating in tomatoes processing modifies the capacity of their carotenoids to diffuse to an oil phase as may happen in the bolus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Degrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cesena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cook and Look : ruptures ou persistance des structures cellulaires végétales durant la transformation des fruits et légumes et conséquences sur l'aliment : des questions posées à la microscopie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes Journées de formation du RCCM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model to understand the impact of matrix characteristics on bioaccessibility of carotenoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Degrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Lunch Box for Tomorrow: An interactive combination of integrated analysis and specialized knowledge of food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédés industriels et la mobilité des molécules colorées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fête de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149, pp.126891. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2023.126891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma Volatiles in Tomato Fruits: The Role of Genetic, Preharvest and Postharvest Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Distefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Paolo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (2), pp.376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy12020376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional green leafy vegetables as underutilised sources of micronutrients in a rural farming community in south-west Nigeria I: estimation of vitamin C, carotenoids and mineral contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Isibhakhomen Ejoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustina Dufie Wireko-Manu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.40-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16070658.2019.1652963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditional green leafy vegetables as underutilised sources of micronutrients in a rural farming community in south-west Nigeria II: consumption pattern and potential contribution to micronutrient requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Isibhakhomen Ejoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustina Dufie Wireko-Manu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34 (2), pp.46-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16070658.2019.1652964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhisph.2021.100408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the implementation of mid-infrared spectroscopy along the processing chain to improve quality of the tomato based products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 130, pp.109518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2020.109518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased diffusivity of lycopene in hot break vs. cold break purees may be due to bioconversion of associated phospholipids rather than differential destruction of fruit tissues or cell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274, pp.500-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systems biology study in tomato fruit reveals correlations between the ascorbate pool and genes involved in ribosome biogenesis, translation, and the heat-shock response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (137), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2018.00137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of free and glycosylated volatiles from strawberries destined for the fresh market and for processing, assessed using direct enzymatic hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98, pp.187-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2018.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effects of Irrigation Regime, Genotype, and Harvest Stage Determine Tomato Fruit Quality and Aptitude for Processing into Puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preharvest UV-C radiation impacts strawberry metabolite content and volatile organic compound production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseana Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Rubin de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 85 (Part B), pp.390-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2016.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and antioxidant properties of polyphenols and carotenoids fro m fruit and vegetables in the gastrointestinal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Loonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 36, pp.69-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/aa1f-8x45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical parameters that influence carotenoids bioaccessibility from a tomato juice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 136 (2), pp.435-441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical parameters that influence carotenoids bioaccessibility from a tomato juice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed light effects on surface decontamination, physical qualities and nutritional composition of tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Aguiló-Aguayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Carlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.29-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased monodehydroascorbate reductase activity reduces tolerance to cold storage in tomato and affects fruit antioxidant levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham El Airaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Truffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Riqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.502-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2013.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between microwave hydrodiffusion and pressing for plum juice extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cendres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec-Samour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Markowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (2), pp.229-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2012.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Aurand Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical and biochemical trait network underlying genetic variations in tomato fruit texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Aurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Faurobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Francois Maingonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 187 (1), pp.99 - 116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10681-012-0760-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of temperature increase during tomato processing modulate the bioaccessibility of lycopene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Stratum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 135 (4), pp.2462-2469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the fruit antioxydant system to the post-chilling period in two different tomato lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Birtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Science and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.76-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective proteins are differentially expressed in tomato genotypes differing for their tolerance to low-temperature storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 232 (2), pp.483-500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-010-1184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative genomics approach for deciphering the complex interactions between ascorbate metabolism and fruit growth and composition in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Gest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332, pp.1007 - 1021. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moftah Alhagdow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Nunes-Nesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf8023062⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (3), pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667244v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-d-mannose 3,5-epimerase (GME) plays a key role at the intersection of ascorbate and non-cellulosic cell-wall biosynthesis in tomato</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in volatiles and glycosides during fruit maturation of two contrasted tomato (&amp;lt;em&amp;gt;Solanum lycopersicum&amp;lt;/em&amp;gt;) lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Birtic-Pindat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03972.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (2), pp.591-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf8023062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666860v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of genes potentially related to fruit quality by subtractive selective hybridization in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde M. Causse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (2-3), pp.117-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2008.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato fruit ascorbic acid content is linked with monodehydroascorbate reductase activity and tolerance to chilling stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Garchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Zamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (8), pp.1086-1096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2008.01824.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664973v1</w:t>
-              </w:r>
-[...1588 lines deleted...]
-                <w:t xml:space="preserve">hal-01331061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5918,256 +5918,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes.</w:t>
+                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntheses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 461 p., 2013, Synthèses (Quae), 978-2-7592-2012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331080v1</w:t>
+                <w:t xml:space="preserve">hal-02806621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes</w:t>
+                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 461 p., 2013, Synthèses (Quae), 978-2-7592-2012-0</w:t>
+              <w:t xml:space="preserve">Syntheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806621v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6346,51 +6346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88262A5E"/>
+    <w:nsid w:val="F47023C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6494,51 +6494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BBB2A0BF"/>
+    <w:nsid w:val="3F6AA923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidpage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3308-0284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619185v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Isibhakhomen Ejoh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Dufie Wireko-Manu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652964" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseana Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rubin de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.10.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degrou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.08.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFKN5WGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332317v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Stratum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K0KHCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331057v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330988v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brath" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330991v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331059v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL045N" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidpage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3308-0284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Isibhakhomen Ejoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Dufie Wireko-Manu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652964" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseana Severo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rubin de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.10.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.08.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFKN5WGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Stratum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K0KHCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL045N" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>