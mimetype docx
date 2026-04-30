--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -817,286 +817,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the texture of tomato purees through variety selection or processing methods do not affect the same physical parameters and rheological mechanisms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miarka Sinkora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress IHC 2022. INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.163-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142722v1</w:t>
+                <w:t xml:space="preserve">hal-03763265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving crop sustainability and fresh and processed fruit quality through integrated analyses along the food chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+                <w:t xml:space="preserve">Modifying the texture of tomato purees through variety selection or processing methods do not affect the same physical parameters and rheological mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Breniere</w:t>
+                <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Conejero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Page</w:t>
+                <w:t xml:space="preserve">Robert Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. International Horticultural Congress (IHC2022): International Symposium on Water: a Worldwide Challenge for Horticulture!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Horticultural Congress IHC 2022. INTERNATIONAL SYMPOSIUM ON INTEGRATIVE APPROACHES TO PRODUCT QUALITY IN FRUITS AND VEGETABLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763265v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a low water input, genotype and process on the texture of purees from two tomato cultivars</w:t>
               </w:r>
@@ -1318,303 +1318,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la valeur nutritionnelle des fruits lors de leur transformation.</w:t>
+                <w:t xml:space="preserve">TRANSFORMATION OF SUB-CELLULAR-SIZE PArticles dans des revues avec comité de lectureS DURING PROCESSING MODIFY THE CAROTENOID DIFFUSIVITY OF TOMATO PUREES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delchier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+              <w:t xml:space="preserve"> International Conference "From Model Foods to Food Models"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331057v1</w:t>
+                <w:t xml:space="preserve">hal-01330932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSFORMATION OF SUB-CELLULAR-SIZE PArticles dans des revues avec comité de lectureS DURING PROCESSING MODIFY THE CAROTENOID DIFFUSIVITY OF TOMATO PUREES.</w:t>
+                <w:t xml:space="preserve">Evolution de la valeur nutritionnelle des fruits lors de leur transformation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labadie</w:t>
+                <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Renard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carolina Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference "From Model Foods to Food Models"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Les rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330932v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIFFERENCES BETWEEN TOMATO PUREES CONTRASTED FOR THEIR CAROTENOID DIFFUSIVITY IS MAINLY EXPLAINED BY TRANSFORMATION OF SUB-CELLULAR-SIZE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFOODCHEM XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1652,77 +1652,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the nutritional value of tomato products from the field to the cans: impact of harvesting and processing methods on macro- and micro-element contents and lycopene bioaccessibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labadie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1758,286 +1758,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed of heating in tomatoes processing modifies the capacity of their carotenoids to diffuse to an oil phase as may happen in the bolus.</w:t>
+                <w:t xml:space="preserve">Cook and Look : ruptures ou persistance des structures cellulaires végétales durant la transformation des fruits et légumes et conséquences sur l'aliment : des questions posées à la microscopie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Cesena, Italy</w:t>
+              <w:t xml:space="preserve">12èmes Journées de formation du RCCM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331058v1</w:t>
+                <w:t xml:space="preserve">hal-01330991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cook and Look : ruptures ou persistance des structures cellulaires végétales durant la transformation des fruits et légumes et conséquences sur l'aliment : des questions posées à la microscopie.</w:t>
+                <w:t xml:space="preserve">Speed of heating in tomatoes processing modifies the capacity of their carotenoids to diffuse to an oil phase as may happen in the bolus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Degrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de formation du RCCM </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Poitiers, France</w:t>
+              <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cesena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330991v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model to understand the impact of matrix characteristics on bioaccessibility of carotenoids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Lunch Box for Tomorrow: An interactive combination of integrated analysis and specialized knowledge of food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2176,90 +2176,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety, growing conditions and processing method act on different structural and biochemical traits to modify viscosity in tomato puree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189, pp.114495. </w:t>
@@ -2310,90 +2310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato puree quality from field to can: Effects of water and nitrogen-saving strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miarka Sinkora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149, pp.126891. </w:t>
@@ -2563,51 +2563,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03565025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional green leafy vegetables as underutilised sources of micronutrients in a rural farming community in south-west Nigeria I: estimation of vitamin C, carotenoids and mineral contents</w:t>
+                <w:t xml:space="preserve">Traditional green leafy vegetables as underutilised sources of micronutrients in a rural farming community in south-west Nigeria II: consumption pattern and potential contribution to micronutrient requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Isibhakhomen Ejoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustina Dufie Wireko-Manu</w:t>
@@ -2629,102 +2629,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (2), pp.40-45. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16070658.2019.1652963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16070658.2019.1652964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619185v1</w:t>
+                <w:t xml:space="preserve">hal-02625801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditional green leafy vegetables as underutilised sources of micronutrients in a rural farming community in south-west Nigeria II: consumption pattern and potential contribution to micronutrient requirements</w:t>
+                <w:t xml:space="preserve">Traditional green leafy vegetables as underutilised sources of micronutrients in a rural farming community in south-west Nigeria I: estimation of vitamin C, carotenoids and mineral contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Isibhakhomen Ejoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustina Dufie Wireko-Manu</w:t>
@@ -2746,78 +2746,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 34 (2), pp.46-51. </w:t>
+              <w:t xml:space="preserve">, 2021, 34 (2), pp.40-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16070658.2019.1652964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16070658.2019.1652963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625801v1</w:t>
+                <w:t xml:space="preserve">hal-02619185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased exopolysaccharide production and microbial activity affect soil water retention and field performance of tomato under water deficit</w:t>
               </w:r>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jaillais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,51 +3080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased diffusivity of lycopene in hot break vs. cold break purees may be due to bioconversion of associated phospholipids rather than differential destruction of fruit tissues or cell structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,77 +3491,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arbex de Castro Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Giovinazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Rubin de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3863,64 +3863,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical parameters that influence carotenoids bioaccessibility from a tomato juice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3992,77 +3992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical parameters that influence carotenoids bioaccessibility from a tomato juice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Stratum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5937,51 +5937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6058,51 +6058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6346,51 +6346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F47023C2"/>
+    <w:nsid w:val="7054650F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6494,51 +6494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F6AA923"/>
+    <w:nsid w:val="AD223B5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidpage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3308-0284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degrou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331058v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330991v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619185v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Isibhakhomen Ejoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Dufie Wireko-Manu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652963" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652964" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseana Severo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rubin de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.10.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.08.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFKN5WGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Stratum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K0KHCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL045N" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidpage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3308-0284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Isibhakhomen Ejoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Dufie Wireko-Manu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseana Severo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rubin de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.10.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.08.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFKN5WGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Stratum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K0KHCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL045N" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>