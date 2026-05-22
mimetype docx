--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -5918,256 +5918,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes</w:t>
+                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
+                <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 461 p., 2013, Synthèses (Quae), 978-2-7592-2012-0</w:t>
+              <w:t xml:space="preserve">Syntheses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806621v1</w:t>
+                <w:t xml:space="preserve">hal-01331080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes.</w:t>
+                <w:t xml:space="preserve">Matrice alimentaire et biodisponibilité des caroténoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Degrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris-Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Syntheses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Structure des aliments et effets nutritionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 461 p., 2013, Synthèses (Quae), 978-2-7592-2012-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331080v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6346,51 +6346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7054650F"/>
+    <w:nsid w:val="2F568EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6494,51 +6494,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AD223B5D"/>
+    <w:nsid w:val="97EC058A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6728,51 +6728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidpage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3308-0284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Isibhakhomen Ejoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Dufie Wireko-Manu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseana Severo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rubin de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.10.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.08.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFKN5WGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Stratum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K0KHCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806621v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331080v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL045N" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/davidpage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3308-0284" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05467843v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pietri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Giroud-Argoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Legros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338515v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Page" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villamarin-Spataro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buergy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miarka Sinkora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuwei Liu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763265v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.21" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lano&#235;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Giovinazzo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zuber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villas-Boas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanciullino A.-L." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1351.4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03628098v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arbex de Castro Vilas Boas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330932v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labadie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Renard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Degrou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330938v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330988v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330991v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Georg&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331061v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617887v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114495" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142562v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126891" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Distefano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuffrida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy12020376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Isibhakhomen Ejoh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustina Dufie Wireko-Manu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16070658.2019.1652963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Gall" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lanoe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2021.100408" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03111799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jaillais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.109518" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.08.062" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stevens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00137" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaborieau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cendres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2018.08.026" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623960v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01725" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseana Severo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rubin de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2016.10.032" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dufour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Loonis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/aa1f-8x45" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328641v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.08.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NFKN5WGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332317v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Aguil&#243;-Aguayo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Carlin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329417v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Airaj" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Gest" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Truffault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garchery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Riqueau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2013.07.035" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1Q5QJ8J-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644043v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Markowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2012.06.027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330157v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand Aurand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Faurobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Maingonnat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650203v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Aurand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10681-012-0760-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNLMBP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646285v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Stratum" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.06.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B1K0KHCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662653v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Valot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Callot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1184-z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NZR4R600-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371236v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXZM6RN4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666860v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moftah Alhagdow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Nunes-Nesi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03972.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Birtic-Pindat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8023062" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657005v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marty" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2008.05.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBJ184DN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Garchery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zamir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01824.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806621v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris-Veyrat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3047-structure-des-aliments-et-effets-nutritionnels.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750608v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL045N" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>