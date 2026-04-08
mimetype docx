--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authoring training scenarios “from within” in an immersive environment with the CESTATE framework</w:t>
+                <w:t xml:space="preserve">Immersive Crisis Training: Features, Observations and the Shift From Traditional Crisis Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jess Kropczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shane Halse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.e70049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10494820.2024.2388784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1468-5973.70049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676408v1</w:t>
+                <w:t xml:space="preserve">hal-05046995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersive Crisis Training: Features, Observations and the Shift From Traditional Crisis Exercises</w:t>
+                <w:t xml:space="preserve">Authoring training scenarios “from within” in an immersive environment with the CESTATE framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jess Kropczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Halse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.e70049. </w:t>
+              <w:t xml:space="preserve">Interactive Learning Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1468-5973.70049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10494820.2024.2388784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046995v1</w:t>
+                <w:t xml:space="preserve">hal-04676408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Design a Multi-Player Educational Scenario to Make Interdisciplinary Teams Experiment Risk Management Situation in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -530,51 +530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,51 +651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication system and team situation awareness in a multiplayer real-time learning environment: application to a virtual operating room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -938,51 +938,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Usability Always Productive in Learning Environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1072,51 +1072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploración asistida de un texto: ¿qué papeles para el usuario y para el algoritmo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catecismos dialogados castellanos del XVI en tiempos de los coloquios de religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michel Boeglin, Jun 2025, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1154,51 +1154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical Extension of the Smart Object Concept for Embodied Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1271,51 +1271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-B Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mijatovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davud Nesimovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1392,51 +1392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension pédagogique du concept de smart object pour les agents conversationnels incarnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Artificial Intelligence Revolutions (AIR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Roanne, France. pp.117-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XR Salento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce (U. Salento), France. pp.172-183, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1721,90 +1721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for virtual training in a crisis context and a focus on the animation component: the gamemaster workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kropczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Hawai, United States</w:t>
@@ -1961,580 +1961,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lubrano</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cussat-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pascalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Disset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvyn O'Rourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Athens, Greece. pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624752v1</w:t>
+                <w:t xml:space="preserve">hal-03656667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
+                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, France. pp.926--935, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-73210-7_105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008755v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning the cell cycle with a game: Virtual experiments in cell biology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">3D real Time Collaborative Environment To Learn Teamwork And Non Technical Skills in The Operating Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marvyn O'Rourke</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Minville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Interactive Collaborative Learning (ICL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Belfast, United Kingdom. pp.143-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50337-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656667v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Design a Multi-player Scenario to Experiment Risk Management in a Digital Collaborative Learning Game: A Case of Study in Healthcare</w:t>
+                <w:t xml:space="preserve">3D Virtual Operating Room : Un learning game multi-joueurs 3D temps réel pour former à la gestion des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Interactive Collaborative Learning (ICL 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeux &amp; Enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055782v1</w:t>
+                <w:t xml:space="preserve">hal-02008755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning mechanical engineering in a virtual workshop: A preliminary study on utilisability, utility and acceptability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Reymonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Decisions in a Virtual Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training the operating room staff in a virtual multiplayer and real-time environment to prevent adverse events: study of team situation awareness and decision making using the learning game 3D virtual operating room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lubrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2977,390 +2977,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Games Scenario Modeling for Non-Experts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'interaction et la manipulation d'information dans un learning game immersif et collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d02</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048088v1</w:t>
+                <w:t xml:space="preserve">hal-01219906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication and knowledge sharing in immersive learning games.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Serious Games Scenario Modeling for Non-Experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Reymonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Plantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/VS-GAMES.2015.7295768⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Computer Supported Education (CSEDU 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbonne, Portugal. pp.474-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005489904740479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651338v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'interaction et la manipulation d'information dans un learning game immersif et collaboratif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Communication and knowledge sharing in immersive learning games.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Games and Virtual Worlds for Serious Applications (VS-Games 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Skövde, Sweden. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VS-GAMES.2015.7295768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219906v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,51 +3480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,51 +4249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t>
@@ -4335,51 +4335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4456,51 +4456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersion into a Multi-Agent Store Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4551,51 +4551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Customers in an Agent World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4646,51 +4646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious Games et SMA - Application à un supermarché virtuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4741,51 +4741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Format-Store: a Multi-Agent Based Approach to Experiential Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4855,51 +4855,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand-based interactions in Virtual Reality: No better feeling than the real thing!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Royeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4991,51 +4991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction and Communication in an Immersive Learning Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,51 +5155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Customers in a Multiagent Training Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5290,51 +5290,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interaction pédagogique dans les jeux d’apprentissage immersifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université Toulouse III - Paul Sabatier, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5521,51 +5521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04676408v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2388784" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56198/5xdy4g60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Culi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martin-Saquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50340-0_49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005489904740479" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Royeres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Fedou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-Games.2019.8864546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37042-7_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MG9JDD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04676408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2388784" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56198/5xdy4g60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Culi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martin-Saquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50340-0_49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005489904740479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Royeres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Fedou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-Games.2019.8864546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37042-7_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MG9JDD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>