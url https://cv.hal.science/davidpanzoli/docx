--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -932,230 +932,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Usability Always Productive in Learning Environments?</w:t>
+                <w:t xml:space="preserve">Exploración asistida de un texto: ¿qué papeles para el usuario y para el algoritmo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILRN 2024 - 10th International Conference on Immersive Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Catecismos dialogados castellanos del XVI en tiempos de los coloquios de religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Boeglin, Jun 2025, Madrid, España</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979932v1</w:t>
+                <w:t xml:space="preserve">hal-05217921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploración asistida de un texto: ¿qué papeles para el usuario y para el algoritmo?</w:t>
+                <w:t xml:space="preserve">Is Usability Always Productive in Learning Environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduarda Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Dos Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catecismos dialogados castellanos del XVI en tiempos de los coloquios de religion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ILRN 2024 - 10th International Conference on Immersive Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Galsgow, United Kingdom. pp.201-214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80475-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217921v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical Extension of the Smart Object Concept for Embodied Conversational Agents</w:t>
               </w:r>
@@ -1373,481 +1373,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05279593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension pédagogique du concept de smart object pour les agents conversationnels incarnés</w:t>
+                <w:t xml:space="preserve">Sequential Decision-Making in Atari 2600 Games: Comparing Temporal Feature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Culié</w:t>
+                <w:t xml:space="preserve">Joao Martin-Saquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dorise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interactions (WACAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Artificial Intelligence Revolutions (AIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Roanne, France. pp.117-123, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIR63653.2024.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820722v1</w:t>
+                <w:t xml:space="preserve">hal-05069376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Decision-Making in Atari 2600 Games: Comparing Temporal Feature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">Extension pédagogique du concept de smart object pour les agents conversationnels incarnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Culié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Artificial Intelligence Revolutions (AIR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Affects, Compagnons Artificiels et Interactions (WACAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069376v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortlessly Populating Immersive Training Simulations with Background Characters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
+                <w:t xml:space="preserve">A Framework for virtual training in a crisis context and a focus on the animation component: the gamemaster workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane Halse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kropczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XR Salento</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Hawai, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750549v1</w:t>
+                <w:t xml:space="preserve">hal-04008019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for virtual training in a crisis context and a focus on the animation component: the gamemaster workshop</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessica Kropczynski</w:t>
+                <w:t xml:space="preserve">Effortlessly Populating Immersive Training Simulations with Background Characters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Culié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HICSS2023 - 56th Hawaii International Conference on System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XR Salento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lecce (U. Salento), France. pp.172-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008019v1</w:t>
+                <w:t xml:space="preserve">hal-04750549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of automation practical courses</w:t>
               </w:r>
@@ -3310,273 +3310,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sanselone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Duthen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dortmund, Germany. pp.208--215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260604v1</w:t>
+                <w:t xml:space="preserve">hal-03246610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non-playing characters in a medical learning game with Monte Carlo Tree Search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a design methodology for multi-character collaboration in immersive learning games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sanselone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computational Intelligence and Games (CIG 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Dortmund, Germany. pp.208--215</w:t>
+              <w:t xml:space="preserve">6th International Conference on Virtual Worlds and Games for Serious Applications: VS-Games (VS-Games 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2014, Msida, Malta. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246610v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of social-ecological systems: The MAELIA high-resolution multi-agent platform to deal with water scarcity problems</w:t>
               </w:r>
@@ -3873,51 +3873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Duthen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference on Genetic and Evolutionary Computation COnference (GECCO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIGEVO: ACM Special Interest Group on Genetic and Evolutionary Computation, Jul 2014, Vancouver, Canada. pp.51--52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,394 +4070,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+                <w:t xml:space="preserve">Formal Representation of Water Withdrawal Policies for Integrated Impact Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunate Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEGAMED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854410v1</w:t>
+                <w:t xml:space="preserve">hal-00968234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Representation of Water Withdrawal Policies for Integrated Impact Assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
+                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Debril</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julian Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968234v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serious Game, Simulateur, Serious play : état de l'art pour la formation en santé</w:t>
+                <w:t xml:space="preserve">Serious Game et Simulateur dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pons Lelardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Panzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Galaup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alvarez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-virtuoses / SEGAMED 2012</w:t>
+              <w:t xml:space="preserve">SEGAMED 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024997v1</w:t>
+                <w:t xml:space="preserve">hal-04854410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immersion into a Multi-Agent Store Simulation</w:t>
               </w:r>
@@ -5521,51 +5521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04676408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2388784" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56198/5xdy4g60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Culi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martin-Saquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750549v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_11" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50340-0_49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005489904740479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Royeres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Fedou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-Games.2019.8864546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37042-7_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MG9JDD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05046995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Evain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jess Kropczynski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Halse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fertier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Panzoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04676408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2024.2388784" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004694v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pons Lelardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Galaup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lagarrigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3991/ijep.v8i2.8140" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minguella-Canela" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.098" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972653v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lubrano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Minville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-016-1280-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2017.09.126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04979932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Thivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Abrantes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Dos Reis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80475-5_15" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Culi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56198/5xdy4g60" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279593v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mijatovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davud Nesimovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sanchez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/cl.20241046" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069376v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Martin-Saquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dorise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIR63653.2024.00027" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Culi&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04008019v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kropczynski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_11" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961582v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Riera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Debernard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galaup" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.266" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656667v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cussat-Blanc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pascalie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Disset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvyn O'Rourke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055782v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73210-7_105" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624752v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50337-0_12" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008755v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2017.8055811" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Duval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Reymonet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Plantec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50340-0_49" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2016.0040" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787420v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005489904740479" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651338v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-GAMES.2015.7295768" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sanselone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Duthen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260604v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742949v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Balestrat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54783-6_6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2598394.2598473" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazzega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Arcangeli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunate Mayor" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debril" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024997v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Royeres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math&#233;o Fedou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VS-Games.2019.8864546" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lelardeux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51645-5_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37042-7_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1MG9JDD8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03371201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>