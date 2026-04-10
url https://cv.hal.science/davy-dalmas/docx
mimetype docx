--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -2376,278 +2376,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00816513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding fast macroscale fracture from microcrack post mortem patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Soffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1113205109⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640035v2</w:t>
+                <w:t xml:space="preserve">hal-00666072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode III cleavage of a coin-shaped titanium implant in bone: effect of friction and crack propagation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+                <w:t xml:space="preserve">Understanding fast macroscale fracture from microcrack post mortem patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Scheibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8, pp.197-203. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.390-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2011.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1113205109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666072v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stability under sliding contact of thin silver film embedded in brittle multilayer</w:t>
               </w:r>
@@ -3145,278 +3145,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film formation mechanism in glass lubrication by polymer latex dispersions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of stiff coating on glass under sliding contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.11.061⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 269 (5-6), pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444094v1</w:t>
+                <w:t xml:space="preserve">hal-00533819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of stiff coating on glass under sliding contact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Film formation mechanism in glass lubrication by polymer latex dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piezel Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 269 (5-6), pp.351-361. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (6), pp.1689-1697, TSF-26981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533819v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Microelastic Properties of Bone Using Scanning Acoustic Microscopy: A Face-to-Face Comparison with Nanoindentation</w:t>
               </w:r>
@@ -4344,51 +4344,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
+                <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
@@ -4445,75 +4445,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439758v1</w:t>
+                <w:t xml:space="preserve">hal-03441313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
+                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
@@ -4570,51 +4570,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441313v1</w:t>
+                <w:t xml:space="preserve">hal-03439758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique du piégeage d'un front de fissure par une interface texturée.</w:t>
               </w:r>
@@ -4827,191 +4827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés tribologiques des revêtements fonctionnels sur verres silicatés - Interfaces et architectures des revêtements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation directe et analyse de la morphologie d'un front de fracture piégé dans une interface hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Heitz</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391317v1</w:t>
+                <w:t xml:space="preserve">hal-03391274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement du verre par revêtement polymérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,247 +5013,273 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation directe et analyse de la morphologie d'un front de fracture piégé dans une interface hétérogène</w:t>
+                <w:t xml:space="preserve">Propagation de fissure et transition de dépiégeage : Effet du désordre microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Barthel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391274v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure et transition de dépiégeage : Effet du désordre microscopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés tribologiques des revêtements fonctionnels sur verres silicatés - Interfaces et architectures des revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391395v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'endommagement d'empilements optiques de faible adhésion sous contact glissant</w:t>
               </w:r>
@@ -6009,51 +6009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk4234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Mulvihill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-024-01930-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scheibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Oliver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac56ea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20231-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82581-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lahmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0915-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.245701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Geng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.12.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG19J3GV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9606-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S1647JR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piezel Beno&#238;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villalobos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.11.061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.04.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rupin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Sa&#239;ed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2008.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201200v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelarge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Tra Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiep Doanh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bar&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Hattali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391247v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Geng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Dirk Kamminga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859334v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk4234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Mulvihill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-024-01930-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scheibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Oliver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac56ea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20231-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82581-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lahmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0915-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.245701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Geng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.12.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG19J3GV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9606-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S1647JR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.04.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Beauvais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piezel Beno&#238;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villalobos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.11.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rupin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Sa&#239;ed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2008.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201200v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelarge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Tra Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiep Doanh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bar&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Hattali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Geng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Dirk Kamminga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859334v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>