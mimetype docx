--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -3145,278 +3145,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of stiff coating on glass under sliding contact</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Film formation mechanism in glass lubrication by polymer latex dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piezel Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villalobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.04.016⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 518 (6), pp.1689-1697, TSF-26981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.11.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00533819v1</w:t>
+                <w:t xml:space="preserve">hal-00444094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Film formation mechanism in glass lubrication by polymer latex dispersions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical behavior of stiff coating on glass under sliding contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 518 (6), pp.1689-1697, TSF-26981. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 269 (5-6), pp.351-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2009.11.061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00444094v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Microelastic Properties of Bone Using Scanning Acoustic Microscopy: A Face-to-Face Comparison with Nanoindentation</w:t>
               </w:r>
@@ -4106,289 +4106,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Dynamic Instabilities of Model Granular Materials in Isotropic Consolidation and Triaxial Drained Compression</w:t>
+                <w:t xml:space="preserve">Statistical organization of acoustic events induced by the slow propagation of a single crack in a heterogeneous solid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Tra Nguyen</w:t>
+                <w:t xml:space="preserve">D Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiep Doanh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davy Dalmas</w:t>
+                <w:t xml:space="preserve">J Barés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Hattali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Conference on Fracture 2017 (ICF-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773675v1</w:t>
+                <w:t xml:space="preserve">hal-04443411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical organization of acoustic events induced by the slow propagation of a single crack in a heterogeneous solid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the Dynamic Instabilities of Model Granular Materials in Isotropic Consolidation and Triaxial Drained Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Barés</w:t>
+                <w:t xml:space="preserve">Thi Thu Tra Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Dalmas</w:t>
+                <w:t xml:space="preserve">Thiep Doanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Dalmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture 2017 (ICF-14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443411v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
+                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
@@ -4445,75 +4445,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441313v1</w:t>
+                <w:t xml:space="preserve">hal-03439758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruine de films minces par coopération entre rupture et délaminage</w:t>
+                <w:t xml:space="preserve">Fractures en spirale, croissant, dune et étoile dans des couches minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Marthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roman</w:t>
@@ -4570,51 +4570,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439758v1</w:t>
+                <w:t xml:space="preserve">hal-03441313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et numérique du piégeage d'un front de fissure par une interface texturée.</w:t>
               </w:r>
@@ -4827,459 +4827,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation directe et analyse de la morphologie d'un front de fracture piégé dans une interface hétérogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés tribologiques des revêtements fonctionnels sur verres silicatés - Interfaces et architectures des revêtements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391274v1</w:t>
+                <w:t xml:space="preserve">hal-03391317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement du verre par revêtement polymérique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation de fissure et transition de dépiégeage : Effet du désordre microscopique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Lohou</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lelarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391247v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation de fissure et transition de dépiégeage : Effet du désordre microscopique</w:t>
+                <w:t xml:space="preserve">Observation directe et analyse de la morphologie d'un front de fracture piégé dans une interface hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Lelarge</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vandembroucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391395v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés tribologiques des revêtements fonctionnels sur verres silicatés - Interfaces et architectures des revêtements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renforcement du verre par revêtement polymérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Heitz</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lohou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391317v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'endommagement d'empilements optiques de faible adhésion sous contact glissant</w:t>
               </w:r>
@@ -6009,51 +6009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk4234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Mulvihill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-024-01930-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scheibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Oliver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac56ea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20231-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82581-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lahmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0915-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.245701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Geng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.12.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG19J3GV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9606-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S1647JR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533819v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.04.016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Beauvais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piezel Beno&#238;t" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamidi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villalobos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.11.061" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rupin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Sa&#239;ed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2008.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201200v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelarge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Tra Nguyen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiep Doanh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.223" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonamy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bar&#233;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Hattali" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391317v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Geng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Dirk Kamminga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859334v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aymard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delplanque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Dalmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adk4234" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795004v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana de Souza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Mulvihill" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-024-01930-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oliver" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalmas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2023.105445" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144561v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Acito" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dancette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Scheibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristobal Oliver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2023.105057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299038v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6439/ac56ea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguy&#234;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Doanh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20231-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. T. Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82581-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230946v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Oliver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Mogne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057266" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562750v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lengiewicz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Souza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Lahmar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104056" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.T. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0915-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Cheikh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marthelot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.07.026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hattali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-03559-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes Bouttes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Claireaux Claireaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Woelffel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.03.045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouttes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gouillart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.245701" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01086096v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.264301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056988v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Marthelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Teisseire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.085502" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904323v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Patinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Alzate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.10.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00816513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Guerra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9839-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Soffer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2011.12.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640035v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1113205109" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695586v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Geng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.12.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG19J3GV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647070v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2011116" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640056v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lohou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-011-9606-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S1647JR4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394618v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.045501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Beauvais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piezel Beno&#238;t" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hamidi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villalobos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2009.11.061" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.04.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rupin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amena Sa&#239;ed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vandembroucq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2008.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201200v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lelarge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.255501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090561v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Prades" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rountree" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ponson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012309v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beauvais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chemin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bonamy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bar&#233;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Hattali" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Tra Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiep Doanh" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bico" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Teisseire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441253v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391317v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Geng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Dirk Kamminga" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339926v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859334v3" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>