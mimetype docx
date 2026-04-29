--- v0 (2026-04-04)
+++ v1 (2026-04-29)
@@ -1244,177 +1244,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendencias disidentes de la prosa mexicana actual (1996-2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendencias disidentes y minoritarias de la prosa mexicana actual (1996-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Desmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Mare et Martin, 2018, Marie-Agnès Palaisi, 978-2-84934-342-5</w:t>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare &amp; Martin, 2018, 978-2-84934-342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226613v1</w:t>
+                <w:t xml:space="preserve">hal-01812509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendencias disidentes y minoritarias de la prosa mexicana actual (1996-2016)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tendencias disidentes de la prosa mexicana actual (1996-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Desmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Mare &amp; Martin, 2018, 978-2-84934-342-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin, 2018, Marie-Agnès Palaisi, 978-2-84934-342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812509v1</w:t>
+                <w:t xml:space="preserve">hal-03226613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1594,173 +1594,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyages et exils dans La novela de mi vida, de Leonardo Padura</w:t>
+                <w:t xml:space="preserve">Discurso y contra-discurso sobre la violencia de género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Desmas Loubaresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Parisot. </w:t>
+              <w:t xml:space="preserve">Marie-Agnès Palaisi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épreuve écrite disciplinaire : La composition. Leonardo Padura Fuentes, La novela de mi vida</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, 2021, 9782340054790</w:t>
+              <w:t xml:space="preserve">Entre textos y crítica: performatividad de género en la literatura en lengua española del siglo XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, mare et martin, 2021, 978-2-84934-557-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845402v1</w:t>
+                <w:t xml:space="preserve">hal-04845421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discurso y contra-discurso sobre la violencia de género</w:t>
+                <w:t xml:space="preserve">Voyages et exils dans La novela de mi vida, de Leonardo Padura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Desmas Loubaresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Agnès Palaisi. </w:t>
+              <w:t xml:space="preserve">Fabrice Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre textos y crítica: performatividad de género en la literatura en lengua española del siglo XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, mare et martin, 2021, 978-2-84934-557-3</w:t>
+              <w:t xml:space="preserve">Épreuve écrite disciplinaire : La composition. Leonardo Padura Fuentes, La novela de mi vida</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2021, 9782340054790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845421v1</w:t>
+                <w:t xml:space="preserve">hal-04845402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El archivo, el archivo vivo y lo « archivivo » en la narrativa de Luis González de Alba : de la disidencia política a la disidencia sexual mediante la reescritura de Tlatelolco</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendencias disidentes y minoritarias de la prosa mexicana actual (1996-2016). Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Palaisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Desmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2385,51 +2385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas Loubaresse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812569v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.2237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.6580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9904" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226613v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi-Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5131/centenaire-de-juan-rulfo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845402v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/tendencias-disidentes-y-minoritarias-de-la-prosa-mexicana-actual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01685283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas Loubaresse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812569v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845335v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Desmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508639v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254454v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812575v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.2237" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.6580" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257568v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.9904" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812564v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812491v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812509v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi-Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Palaisi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.europhilosophie.1466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5131/centenaire-de-juan-rulfo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845421v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845402v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226851v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/tendencias-disidentes-y-minoritarias-de-la-prosa-mexicana-actual" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01685283v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135985v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>