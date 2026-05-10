--- v0 (2026-03-04)
+++ v1 (2026-05-10)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05212693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive variation and strain-specificity in dengue virus susceptibility among African Aedes aegypti populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirofilaria sp. and Blood Meal Analysis in Mosquitoes Collected in Vojvodina and Mačva, and the First Report of Setaria tundra (Issaitshikoff &amp; Rajewskaya, 1928) in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+                <w:t xml:space="preserve">Sara Šiljegović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Lecuyer</w:t>
+                <w:t xml:space="preserve">Théo Mouillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Paupy</w:t>
+                <w:t xml:space="preserve">Dušan Petrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011862⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani14091255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04570611v1</w:t>
+                <w:t xml:space="preserve">hal-04934752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirofilaria sp. and Blood Meal Analysis in Mosquitoes Collected in Vojvodina and Mačva, and the First Report of Setaria tundra (Issaitshikoff &amp; Rajewskaya, 1928) in Serbia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Šiljegović</w:t>
+                <w:t xml:space="preserve">Extensive variation and strain-specificity in dengue virus susceptibility among African Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Mouillaud</w:t>
+                <w:t xml:space="preserve">Annabelle Henrion-Lacritick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Lecuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Ignjatović-Ćupina</w:t>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.1255. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.e0011862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani14091255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934752v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04570611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the invasion of wild and rural forested areas in Gabon (Central Africa) by the Asian tiger mosquito Aedes albopictus: Potential risks from the one health perspective</w:t>
               </w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutiérrez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Egeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04147379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using haematophagous fly blood meals to study the diversity of blood‐borne pathogens infecting wild mammals</w:t>
+                <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solomon Mwakasungula</w:t>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rougeron</w:t>
+                <w:t xml:space="preserve">Gladys Gutierrez-Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Arnathau</w:t>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larson Boundenga</w:t>
+                <w:t xml:space="preserve">Ana Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Miguel</w:t>
+                <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (8), pp.2915-2927. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745684v1</w:t>
+                <w:t xml:space="preserve">pasteur-03744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
+                <w:t xml:space="preserve">Using haematophagous fly blood meals to study the diversity of blood‐borne pathogens infecting wild mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Obadia</w:t>
+                <w:t xml:space="preserve">Solomon Mwakasungula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Gutierrez-Bugallo</w:t>
+                <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">C. Arnathau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Nuñez</w:t>
+                <w:t xml:space="preserve">Larson Boundenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
+                <w:t xml:space="preserve">Eve Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4490. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (8), pp.2915-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03744692v1</w:t>
+                <w:t xml:space="preserve">hal-03745684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental infections with Zika virus strains reveal high vector competence of Aedes albopictus and Aedes aegypti populations from Gabon (Central Africa) for the African virus lineage</w:t>
               </w:r>
@@ -2782,51 +2782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and phylogenetic analysis of new bat astroviruses detected in Gabon, Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,51 +3671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Jiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4322,51 +4322,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04570611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecuyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#352;iljegovi&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Petri&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091255" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9145289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Egeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485323000147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745684v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mwakasungula" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13670" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merkling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008794" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanano Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Kraupa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumejja Canic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Busquets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04327-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02388964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;-Cardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1689797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Pereira dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vieira Santos de Abreu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luiz Bessa Luz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Santalucia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0194-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700585" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00328-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01316118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maganga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M Mombo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4149/av_2016_04_386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Caron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illich Manfred Mombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Nkogh&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Statiana Mboui Ondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002681" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corn&#233;lie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02524918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Boss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Martynow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dickson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Merkling" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna B Crist" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Daron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62693-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara &#352;iljegovi&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Mouillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jiolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Petri&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Ignjatovi&#263;-&#262;upina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14091255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04570611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Henrion-Lacritick" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lecuyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011862" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Obame-Nkoghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Flaubert Ngangue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Costantini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Porciani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/9145289" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Guti&#233;rrez-L&#243;pez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Egeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Makanga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485323000147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Mwakasungula" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rougeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arnathau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larson Boundenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Miguel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13670" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03323225v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Jiolle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Yangari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1939167" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03260288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Manet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Filipovi&#263;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah H. Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd3663" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Merkling" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ghozlane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008794" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974344v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanano Yamada" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Kraupa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumejja Canic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Busquets" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04327-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02388964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bellone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;-Cardi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1689797" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858750v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leparc-Goffart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01973524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenn Volant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bouchier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2780-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Pereira dos Santos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vieira Santos de Abreu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luiz Bessa Luz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Santalucia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0194-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580399v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Minard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1700585" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02013650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ayala" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-00328-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01316118v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lambrechts" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24885" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01957697v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maganga" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M Mombo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4149/av_2016_04_386" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7072788" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02394373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Grard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Caron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illich Manfred Mombo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieudonn&#233; Nkogh&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Statiana Mboui Ondo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002681" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.05.012" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960570v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Conclois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883902v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corn&#233;lie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02524918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Apaire-Marchais" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Benzidane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzia Boss&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Deshayes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Martynow" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dickson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>