--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -853,1973 +853,1973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating Conformational Equilibria to Conformer‐Specific Lipophilicities: New Opportunities in Drug Discovery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Structure and Formation of Amyloids in Neurodegenerative Diseases With Chemical Biology Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Wang</w:t>
+                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
+                <w:t xml:space="preserve">Léa El Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Graton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202114862⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.886382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2022.886382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635530v1</w:t>
+                <w:t xml:space="preserve">hal-03841022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Structure and Formation of Amyloids in Neurodegenerative Diseases With Chemical Biology Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relating Conformational Equilibria to Conformer‐Specific Lipophilicities: New Opportunities in Drug Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Landrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Benjamin Jeffries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa El Hajjar</w:t>
+                <w:t xml:space="preserve">Jérôme Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Smet-Nocca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Carbajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.886382. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (7), pp.e202114862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2022.886382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202114862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841022v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedited NMR Assignment of Small- to Medium-Sized Molecules with Improved HSQC−CLIP−COSY Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorine NMR study of proline-rich sequences using fluoroprolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamás Gyöngyösi</w:t>
+                <w:t xml:space="preserve">Abir Ben Bouzayene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">István Timári</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burkhard Luy</w:t>
+                <w:t xml:space="preserve">Gert-Jan Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katalin E. Kövér</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 93 (6), pp.3096-3102. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.795-813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/mr-2-795-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328594v1</w:t>
+                <w:t xml:space="preserve">hal-03430871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine NMR study of proline-rich sequences using fluoroprolines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expedited NMR Assignment of Small- to Medium-Sized Molecules with Improved HSQC−CLIP−COSY Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Gyöngyösi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">István Timári</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert-Jan Hofman</w:t>
+                <w:t xml:space="preserve">Burkhard Luy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Erdmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Katalin E. Kövér</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.795-813. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (6), pp.3096-3102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/mr-2-795-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430871v1</w:t>
+                <w:t xml:space="preserve">hal-03328594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adamantane Containing Peptidoglycan Fragments Enhance RANTES and IL-6 Production in Lipopolysaccharide-Induced Macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Long‐Range Anisotropic Interactions: a General and Sign‐Sensitive Strategy to Measure 1 H– 1 H Residual Dipolar Couplings as a Key Advance for Organic Structure Determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Manček-Keber</w:t>
+                <w:t xml:space="preserve">Julian Ilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana Ribić</w:t>
+                <w:t xml:space="preserve">Maria Enrica Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Chain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Johann Primozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José C. Martins</w:t>
+                <w:t xml:space="preserve">Volker Schmidts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (16), pp.3707. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (13), pp.5316-5320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25163707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201915278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008032v1</w:t>
+                <w:t xml:space="preserve">hal-02538220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Long‐Range Anisotropic Interactions: a General and Sign‐Sensitive Strategy to Measure 1 H– 1 H Residual Dipolar Couplings as a Key Advance for Organic Structure Determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Molecular Determinants Involved in Antimicrobial Activity of Pseudodesmin A, a Cyclic Lipopeptide From the Viscosin Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim van Kersavond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yentl Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Schmidts</w:t>
+                <w:t xml:space="preserve">Tom Coenye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (13), pp.5316-5320. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201915278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538220v1</w:t>
+                <w:t xml:space="preserve">hal-03007409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted delivery of adamantylated peptidoglycan immunomodulators in lipid nanocarriers: NMR shows that cargo fragments are available on the surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana Ribić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Manček-Keber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (20), pp.4132-4145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H, 13C, and 15N chemical shift assignment of human PACSIN1/syndapin I SH3 domain in solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomolecular NMR Assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12104-020-09940-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Molecular Determinants Involved in Antimicrobial Activity of Pseudodesmin A, a Cyclic Lipopeptide From the Viscosin Group</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective homonuclear 2D J-resolved spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00646⟩</w:t>
+              <w:t xml:space="preserve">eMagRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007409v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective homonuclear 2D J-resolved spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adamantane Containing Peptidoglycan Fragments Enhance RANTES and IL-6 Production in Lipopolysaccharide-Induced Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Manček-Keber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Ribić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eMagRes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (4), pp.267-282. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (16), pp.3707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470034590.emrstm1544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25163707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322837v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Conformational Properties of 3,4-Difluoro- l -prolines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformation and Dynamics of the Cyclic Lipopeptide Viscosinamide at the Water-Lipid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Light</w:t>
+                <w:t xml:space="preserve">Niels Geudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Kieffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José C. Martins</w:t>
+                <w:t xml:space="preserve">Benjamin Kovács</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyisara Eyiwumi Oni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b02920⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (12), pp.2257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24122257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538639v1</w:t>
+                <w:t xml:space="preserve">hal-02538368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation and Dynamics of the Cyclic Lipopeptide Viscosinamide at the Water-Lipid Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Fluorescent Pseudomonas and cyclic lipopeptide diversity in the rhizosphere of cocoyam ( Xanthosoma sagittifolium )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyisara Eyiwumi Oni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Geudens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feyisara Eyiwumi Oni</w:t>
+                <w:t xml:space="preserve">Olumide Owolabi Omoboye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Höfte</w:t>
+                <w:t xml:space="preserve">Lien Bertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Gia Khuong Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules24122257⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.1019-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538368v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent Pseudomonas and cyclic lipopeptide diversity in the rhizosphere of cocoyam ( Xanthosoma sagittifolium )</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the electrostatic and covalent interaction between whey proteins and low methoxyl pectin using PFG-NMR diffusometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien Bertier</w:t>
+                <w:t xml:space="preserve">Arima Diah Setiowati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Gia Khuong Hua</w:t>
+                <w:t xml:space="preserve">Lien Vermeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz de Neve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sedaghat Doost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14520⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Latest Developments and Applications of magnetic resonance in food science, 57 (9), pp.719-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.4812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538659v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the electrostatic and covalent interaction between whey proteins and low methoxyl pectin using PFG-NMR diffusometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Model for the Self-Assembly of the Cyclic Lipodepsipeptide Pseudodesmin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz de Neve</w:t>
+                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Sedaghat Doost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Krisztina Fehér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.4812⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (42), pp.8916-8922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b08035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538690v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Model for the Self-Assembly of the Cyclic Lipodepsipeptide Pseudodesmin A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krisztina Fehér</w:t>
+                <w:t xml:space="preserve">Synthesis and Conformational Properties of 3,4-Difluoro- l -prolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Laurin</w:t>
+                <w:t xml:space="preserve">Mark E. Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Deleu</w:t>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José C. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (42), pp.8916-8922. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (6), pp.3100-3120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.9b08035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.8b02920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538325v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
               </w:r>
@@ -2939,90 +2939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimising conformational bias in fluoroprolines through vicinal difluorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert-Jan Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Light</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Delsuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (4), pp.1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3701,122 +3701,148 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast access to protein dynamics using Hartmann-Hahn edited 15N- 1H spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+                <w:t xml:space="preserve">A library of fluorinated prolines to study proline−rich motifs with 19F NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ottoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th European Magnetic Resonance Congress (EUROMAR 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for Biological and Biophysical Investigations, 2nd edition meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017142v1</w:t>
+                <w:t xml:space="preserve">hal-05017059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational ensemble analysis of flexible peptides using residual dipolar couplings</w:t>
               </w:r>
@@ -3891,394 +3917,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A library of fluorinated prolines to study proline−rich motifs with 19F NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A library of fluorinated prolines to study proline-rich motifs with 19F NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noncanonical amino acids (ncAAs): Tools for Biological and Biophysical Investigations, 2nd edition meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">The 20th European Magnetic Resonance Congress (EUROMAR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017059v1</w:t>
+                <w:t xml:space="preserve">hal-05017022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A library of fluorinated prolines to study proline-rich motifs with 19F NMR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Applications of real-time band-selective pure shift in 1H-15N HSQC experiments for 15N-labelled proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander P. Golovanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth A Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias J Nilsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kiraly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Magnetic Resonance Congress (EUROMAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017022v1</w:t>
+                <w:t xml:space="preserve">hal-05017134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of real-time band-selective pure shift in 1H-15N HSQC experiments for 15N-labelled proteins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast access to protein dynamics using Hartmann-Hahn edited 15N- 1H spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiktor Adamski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Magnetic Resonance Congress (EUROMAR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017134v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics with Orientational Constraints to investigate the conformational landscape of biomolecules</w:t>
               </w:r>
@@ -4631,217 +4631,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A library of fluorinated prolines to study proline−rich motifs with 19F NMR</w:t>
+                <w:t xml:space="preserve">Improved measurement and suppression of 1H−1H couplings aided by 13C nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Isotopic Labelling Methods for Integrated Structural Biology 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres RMN-RPE-IRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le pôle RMN de l’Université de Lille, Jun 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016924v1</w:t>
+                <w:t xml:space="preserve">hal-05016882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved measurement and suppression of 1H−1H couplings aided by 13C nuclei</w:t>
+                <w:t xml:space="preserve">A library of fluorinated prolines to study proline−rich motifs with 19F NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ottoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres RMN-RPE-IRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le pôle RMN de l’Université de Lille, Jun 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Advanced Isotopic Labelling Methods for Integrated Structural Biology 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016882v1</w:t>
+                <w:t xml:space="preserve">hal-05016924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast access to protein dynamics using ultra-selective 15N-1H spectroscopy</w:t>
               </w:r>
@@ -5518,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Adamski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine R Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Po&#353;kait&#279;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Wheatley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04052774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-00920-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carbajo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114862" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Tim&#225;ri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Luy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin E. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430871v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Bouzayene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ottoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Hofman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Erdmann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-795-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Man&#269;ek-Keber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Ribi&#263;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Martins" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163707" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ilgen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Primozic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915278" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c00029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537946v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09940-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Vleeschouwer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kersavond" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Verleysen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coenye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00646" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03322837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1544" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Light" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02920" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538368v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kov&#225;cs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Oni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica H&#246;fte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24122257" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538659v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bertier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Khuong Hua" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14520" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Diah Setiowati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Vermeir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz de Neve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sedaghat Doost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4812" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Feh&#233;r" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b08035" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01493k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017142v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Norzagaray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017059v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. Golovanov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Morris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J Nilsson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kiraly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. D. Montgomery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Adamski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine R Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Po&#353;kait&#279;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Wheatley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04052774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-00920-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carbajo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Bouzayene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ottoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Hofman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Erdmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-795-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Tim&#225;ri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Luy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin E. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ilgen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Primozic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Vleeschouwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kersavond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Verleysen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coenye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Ribi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Man&#269;ek-Keber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c00029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09940-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03322837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1544" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kov&#225;cs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Oni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica H&#246;fte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24122257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bertier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Khuong Hua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Diah Setiowati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Vermeir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz de Neve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sedaghat Doost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Feh&#233;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b08035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Light" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01493k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Norzagaray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. Golovanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Morris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J Nilsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kiraly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. D. Montgomery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>