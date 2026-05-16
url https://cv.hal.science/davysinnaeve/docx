--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -455,468 +455,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation and Affinity Modulations by Multiple Phosphorylation Occurring in the BIN1 SH3 Domain Binding Site of the Tau Protein Proline-Rich Region</w:t>
+                <w:t xml:space="preserve">Obtaining Pure 1H NMR Spectra of Individual Pyranose and Furanose Anomers of Reducing Deoxyfluorinated Sugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
+                <w:t xml:space="preserve">Gabija Poškaitė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnendu Bera</w:t>
+                <w:t xml:space="preserve">David E Wheatley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idir Malki</w:t>
+                <w:t xml:space="preserve">Neil Wells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Dupré</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (11), pp.1631-1642. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (19), pp.13908 - 13925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.2c00717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140342v1</w:t>
+                <w:t xml:space="preserve">hal-04304362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining Pure 1H NMR Spectra of Individual Pyranose and Furanose Anomers of Reducing Deoxyfluorinated Sugars</w:t>
+                <w:t xml:space="preserve">The structure of pathogenic huntingtin exon 1 defines the bases of its aggregation propensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabija Poškaitė</w:t>
+                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Sagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Urbanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David E Wheatley</w:t>
+                <w:t xml:space="preserve">Matija Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Wells</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Morató</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c01503⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (3), pp.309 - 320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41594-023-00920-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304362v1</w:t>
+                <w:t xml:space="preserve">hal-04052774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of pathogenic huntingtin exon 1 defines the bases of its aggregation propensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformation and Affinity Modulations by Multiple Phosphorylation Occurring in the BIN1 SH3 Domain Binding Site of the Tau Protein Proline-Rich Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Lasorsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annika Urbanek</w:t>
+                <w:t xml:space="preserve">Krishnendu Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matija Popovic</w:t>
+                <w:t xml:space="preserve">Idir Malki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Morató</w:t>
+                <w:t xml:space="preserve">Elian Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cantrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (3), pp.309 - 320. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (11), pp.1631-1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41594-023-00920-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.2c00717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052774v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the Structure and Formation of Amyloids in Neurodegenerative Diseases With Chemical Biology Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Landrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elian Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Conformational Equilibria to Conformer‐Specific Lipophilicities: New Opportunities in Drug Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,295 +2799,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+                <w:t xml:space="preserve">Minimising conformational bias in fluoroprolines through vicinal difluorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert-Jan Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
+                <w:t xml:space="preserve">Mark Light</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edern Cahoreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
+                <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (40), pp.5118-5121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cc01493k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131883v1</w:t>
+                <w:t xml:space="preserve">hal-03671903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising conformational bias in fluoroprolines through vicinal difluorination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emile Ottoy</w:t>
+                <w:t xml:space="preserve">Improved Isotopic Profiling by Pure Shift Heteronuclear 2D J -Resolved NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Sinnaeve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dinclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Light</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Kieffer</w:t>
+                <w:t xml:space="preserve">Pierre Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kuprov</w:t>
+                <w:t xml:space="preserve">Jean-Charles Portais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (40), pp.5118-5121. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (6), pp.4025-4031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8cc01493k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.7b05206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671903v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into peptide self-assembly from anisotropic rotational diffusion derived from 13C NMR relaxation</w:t>
               </w:r>
@@ -3557,103 +3557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of pathogenic huntingtin exon-1 defines the bases of its aggregation propensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A Elena-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Sagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Urbanek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matija Popovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Morató</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3720,77 +3720,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A library of fluorinated prolines to study proline−rich motifs with 19F NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3936,77 +3936,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A library of fluorinated prolines to study proline-rich motifs with 19F NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4307,73 +4307,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth International Conference — NMR: a tool for biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">The 19th European Magnetic Resonance Congress (EUROMAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017701v1</w:t>
+                <w:t xml:space="preserve">hal-05017117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics with Orientational Constraints to investigate the conformational landscape of biomolecules</w:t>
               </w:r>
@@ -4402,73 +4402,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hanoulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th European Magnetic Resonance Congress (EUROMAR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIIIth International Conference — NMR: a tool for biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017117v1</w:t>
+                <w:t xml:space="preserve">hal-05017701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A general method for fully homodecoupled 1H-13C HSQC spectra</w:t>
               </w:r>
@@ -4732,77 +4732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Sinnaeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Ottoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Linclau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Kuprov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Isotopic Labelling Methods for Integrated Structural Biology 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5518,51 +5518,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Adamski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine R Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00717" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Po&#353;kait&#279;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Wheatley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01503" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04052774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-00920-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carbajo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Bouzayene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ottoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Hofman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Erdmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-795-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Tim&#225;ri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Luy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin E. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ilgen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Primozic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Vleeschouwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kersavond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Verleysen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coenye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Ribi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Man&#269;ek-Keber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c00029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09940-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03322837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1544" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kov&#225;cs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Oni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica H&#246;fte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24122257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bertier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Khuong Hua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Diah Setiowati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Vermeir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz de Neve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sedaghat Doost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Feh&#233;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b08035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Light" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671903v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01493k" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Norzagaray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. Golovanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Morris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J Nilsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kiraly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017701v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. D. Montgomery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktor Adamski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine R Levy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Sinnaeve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202519206" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.4c00315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabija Po&#353;kait&#279;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E Wheatley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Wells" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c01503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04052774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41594-023-00920-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04140342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lasorsa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnendu Bera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Malki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Dupr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.2c00717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841022v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Hajjar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.886382" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635530v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jeffries" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Graton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carbajo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202114862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Bouzayene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ottoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert-Jan Hofman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Erdmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-795-2021" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328594v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Gy&#246;ngy&#246;si" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Tim&#225;ri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Luy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin E. K&#246;v&#233;r" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538220v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ilgen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Enrica Di Pietro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Primozic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schmidts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915278" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Vleeschouwer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Kersavond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yentl Verleysen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Coenye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00646" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Ribi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Man&#269;ek-Keber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Chain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C Martins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c00029" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537946v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hirel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-020-09940-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03322837v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470034590.emrstm1544" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008032v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Geudens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kov&#225;cs" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyisara Eyiwumi Oni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica H&#246;fte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24122257" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olumide Owolabi Omoboye" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Bertier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Gia Khuong Hua" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14520" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arima Diah Setiowati" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lien Vermeir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz de Neve" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sedaghat Doost" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.4812" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Feh&#233;r" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Laurin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b08035" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Light" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kieffer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02920" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671903v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Light" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kuprov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc01493k" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131883v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dinclaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Portais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b05206" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Delsuc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martins" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SC01088G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourry" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijne Gheysen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Fritzinger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Vandenborre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2699" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4C95C7Z7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05393364v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Levy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017160v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Norzagaray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017022v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Moreira" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander P. Golovanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Morris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias J Nilsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kiraly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016941v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R. D. Montgomery" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016844v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016793v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04470791v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Florian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>