--- v0 (2026-03-06)
+++ v1 (2026-05-02)
@@ -1695,329 +1695,391 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots sociaux : avantages et freins à leur usage</w:t>
+                <w:t xml:space="preserve">L’acceptabilité des robots sociaux et leur intégration acceptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510110v1</w:t>
+                <w:t xml:space="preserve">hal-05510129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité des robots sociaux et leur intégration acceptable</w:t>
+                <w:t xml:space="preserve">Robots sociaux : avantages et freins à leur usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510129v1</w:t>
+                <w:t xml:space="preserve">hal-05510110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur la robotique dans notre société.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayle David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et équilibre de vie. Les environnements sportifs favorables à la performance paralympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP, FFH, FFTir, CPSF, Université Paris Cité, Université de Montpellier, Université de Nice. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2027,114 +2089,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropomorphisme comme stratégie de compensation d'un manque de contrôle ? : Cas des robots sociaux et conséquences sur leur acceptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Côte d'Azur, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022COAZ2039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04064181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2202,51 +2264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7764664D"/>
+    <w:nsid w:val="98FD4CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2433,51 +2495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dayle-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4315-1058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26900680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01354-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01306-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510110v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696257v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04064181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022COAZ2039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dayle-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4315-1058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26900680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01354-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01306-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696257v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04064181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022COAZ2039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>