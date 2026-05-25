--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">26900680X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=yE0i3foAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,653 +209,653 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anthropomorphism of social robots: A strategy to cope with a lack of control?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 18 (1), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12369-025-01354-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectance Motivation: Unpredictability and Uncontrollability in the Anthropomorphism Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Spatola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (11), pp.2435-2444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12369-025-01306-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur les enjeux de l’adoption des robots sociaux : avantages, menaces, freins et dérives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (1), pp.101-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.241.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acceptability of social robots: A scoping review of the recent literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137, pp.107419. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chb.2022.107419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a social robot anthropomorphism scale (SRA) in a french sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 162, pp.102802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhcs.2022.102802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une échelle de co-créativité en contexte d'apprentissage collaboratif en pédagogie universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy De Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evaluer. Journal international de recherche en education et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.85-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48782/e-jiref-8-1-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -844,616 +865,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TIROBOTfr : Attribution d’une origine et perception de menaces intergroupes appliquées aux robots sociaux.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Attribution d’une origine et perceptions de menaces intergroupes appliquées aux robots sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">, ADRIPS, Jul 2024, BRUXELLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730026v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution d’une origine et perceptions de menaces intergroupes appliquées aux robots sociaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projet TIROBOTfr : Attribution d’une origine et perception de menaces intergroupes appliquées aux robots sociaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADRIPS, Jul 2024, BRUXELLES, France</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509980v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanisation et déshumanisation : application aux agents non-humains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, BRUXELLES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRIROBOTfr : Les interactions Humain-Robot renforcent-elles les stéréotypes culturels ? Application du « biais du TIReur » aux rOBOTs dans un contexte Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Milhabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté des usages : comment traiter les robots humanoïdes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Colloque Ethique de la Robotique et IA (C.E.R.IA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Blue Frog Robotics, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences du manque de contrôle sur l’acceptabilité des robots sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème édition du Colloque des Jeunes Chercheur.euses, CJC 2121</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation d’une échelle d’anthropomorphisme des robots sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggy Hayotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thérouanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne d'Arripe-Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Onzième colloque de Psychologie Ergonomique EPIQUE 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1463,124 +1484,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sentiment de contrôle dans l'attribution d'états mentaux et l'acceptabilité des robots sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Schadron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International de Psychologie Sociale, ADRIPS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1590,128 +1611,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale des robots sociaux : utile et suffisante à la prise de décision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Thérouanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alcantara, Christophe; Charest, Francine; Lavigne, Alain; Saglietto, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’acceptabilité sociale : Enjeux de société et controverses scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès, 2023, 978-2-38542-121-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1721,215 +1742,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptabilité des robots sociaux et leur intégration acceptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots sociaux : avantages et freins à leur usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la robotique dans notre société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1939,147 +1960,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et équilibre de vie. Les environnements sportifs favorables à la performance paralympique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Beldame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Joncheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pantaléon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dayle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSEP, FFH, FFTir, CPSF, Université Paris Cité, Université de Montpellier, Université de Nice. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696257v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2089,114 +2110,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anthropomorphisme comme stratégie de compensation d'un manque de contrôle ? : Cas des robots sociaux et conséquences sur leur acceptabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dayle David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Côte d'Azur, 2022. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022COAZ2039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04064181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2264,51 +2285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98FD4CC0"/>
+    <w:nsid w:val="60707FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2495,51 +2516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dayle-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4315-1058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26900680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01354-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01306-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047339v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107419" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102802" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517055v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517106v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510159v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696257v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04064181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022COAZ2039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dayle-david" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4315-1058" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26900680X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yE0i3foAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayle David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01354-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509923v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Spatola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-025-01306-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047339v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2022.107419" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne d'Arripe-Longueville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2022.102802" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828154v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Romero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Smet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-8-1-85" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510083v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Schadron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05510159v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696257v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Joncheray" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pantal&#233;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04064181v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022COAZ2039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>