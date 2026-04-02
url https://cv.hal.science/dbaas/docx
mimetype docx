--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -518,295 +518,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of primary cilia in corpus callosum formation is mediated by production of the Gli3 repressor</w:t>
+                <w:t xml:space="preserve">0452 : MTOR inactivation during early postnatal development of mice myocardium leads to severe dilated cardiomyopathy due to altered translational efficiency and hypoxia-induced apoptosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laclef</w:t>
+                <w:t xml:space="preserve">Laetitia Mazelin Bowyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Anselme</w:t>
+                <w:t xml:space="preserve">Anne Sophie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Besse</w:t>
+                <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Catala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Palmyre</w:t>
+                <w:t xml:space="preserve">Ging Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv221⟩</w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.192-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537450v1</w:t>
+                <w:t xml:space="preserve">hal-02135060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0452 : MTOR inactivation during early postnatal development of mice myocardium leads to severe dilated cardiomyopathy due to altered translational efficiency and hypoxia-induced apoptosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of primary cilia in corpus callosum formation is mediated by production of the Gli3 repressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Laclef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mazelin Bowyer</w:t>
+                <w:t xml:space="preserve">Isabelle Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Nicot</w:t>
+                <w:t xml:space="preserve">Laurianne Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delaune</w:t>
+                <w:t xml:space="preserve">Martin Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ging Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Aurélien Palmyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (2), pp.192-193. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (17), pp.4997 - 5014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30168-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135060v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coiled-coil domain containing protein CCDC151 is required for the function of IFT-dependent motile cilia in animals</w:t>
               </w:r>
@@ -978,51 +978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Calhabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125 (Pt16), pp.3790-3800. </w:t>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Calhabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 125, pp.3790-3800. </w:t>
@@ -3972,277 +3972,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of alpha and beta thyroid receptors during oligodendrocyte differentiation.</w:t>
+                <w:t xml:space="preserve">Expression of thyroid hormone receptor isoforms in rat oligodendrocyte cultures. Effect of 3,5,3'-triiodo-L-thyronine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Bourbeau</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Me Ittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Carre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jh Dussault</w:t>
+                <w:t xml:space="preserve">A. Reeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dalencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 5, pp.1805-1808</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 176, pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313142v1</w:t>
+                <w:t xml:space="preserve">hal-00314445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of thyroid hormone receptor isoforms in rat oligodendrocyte cultures. Effect of 3,5,3'-triiodo-L-thyronine.</w:t>
+                <w:t xml:space="preserve">Expression of alpha and beta thyroid receptors during oligodendrocyte differentiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Me Ittel</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reeber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Dalencon</w:t>
+                <w:t xml:space="preserve">Jl Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ll Sarlieve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jh Dussault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 176, pp.47-51</w:t>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 5, pp.1805-1808</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00314445v1</w:t>
+                <w:t xml:space="preserve">hal-00313142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alpha and beta thyroid receptors are expressed by cultured ependymal cells. Correlation with the effect of L-3,5,3'-triiodothyronine on glutamine synthetase mRNAs.</w:t>
               </w:r>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Orsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tortora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paschaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mazelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.04.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16FZ2824-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laclef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Besse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Catala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Palmyre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin Bowyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Nicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ging Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30168-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulavie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Caussanel-Boude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Calhabeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.101048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Roceri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simoes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleyzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ait-Lounis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Barras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Benadiba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charollais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1187" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Lounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrolais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Sellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.02.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GNFHCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandromme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caussanel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdacci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Darlix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prufer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Ittel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labourdette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Bumsted" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Vaccarino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Wikler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puymirat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll Sarlieve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitkovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Barnstable" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalencon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourbeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Dussault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Carre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314445v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Graff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Delaunoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M.C. Tortora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Orsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tortora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paschaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mazelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.04.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16FZ2824-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin Bowyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ging Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30168-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laclef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Catala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Palmyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulavie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Caussanel-Boude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Calhabeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.101048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Roceri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simoes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleyzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ait-Lounis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Barras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Benadiba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charollais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1187" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Lounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrolais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Sellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.02.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GNFHCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandromme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caussanel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdacci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Darlix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prufer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Ittel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labourdette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Bumsted" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Vaccarino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Wikler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puymirat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll Sarlieve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitkovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Barnstable" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalencon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourbeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Dussault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Carre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Graff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Delaunoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M.C. Tortora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>