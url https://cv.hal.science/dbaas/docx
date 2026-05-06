--- v1 (2026-04-02)
+++ v2 (2026-05-06)
@@ -518,295 +518,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">0452 : MTOR inactivation during early postnatal development of mice myocardium leads to severe dilated cardiomyopathy due to altered translational efficiency and hypoxia-induced apoptosis</w:t>
+                <w:t xml:space="preserve">The role of primary cilia in corpus callosum formation is mediated by production of the Gli3 repressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Mazelin Bowyer</w:t>
+                <w:t xml:space="preserve">Christine Laclef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Nicot</w:t>
+                <w:t xml:space="preserve">Isabelle Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Delaune</w:t>
+                <w:t xml:space="preserve">Laurianne Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ging Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwige Belotti</w:t>
+                <w:t xml:space="preserve">Martin Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Palmyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30168-3⟩</w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (17), pp.4997 - 5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddv221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135060v1</w:t>
+                <w:t xml:space="preserve">hal-01537450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of primary cilia in corpus callosum formation is mediated by production of the Gli3 repressor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">0452 : MTOR inactivation during early postnatal development of mice myocardium leads to severe dilated cardiomyopathy due to altered translational efficiency and hypoxia-induced apoptosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Anselme</w:t>
+                <w:t xml:space="preserve">Laetitia Mazelin Bowyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Besse</w:t>
+                <w:t xml:space="preserve">Anne Sophie Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Catala</w:t>
+                <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Palmyre</w:t>
+                <w:t xml:space="preserve">Ging Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Belotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 24 (17), pp.4997 - 5014. </w:t>
+              <w:t xml:space="preserve">Archives of Cardiovascular Diseases Supplements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.192-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddv221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1878-6480(15)30168-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537450v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coiled-coil domain containing protein CCDC151 is required for the function of IFT-dependent motile cilia in animals</w:t>
               </w:r>
@@ -978,103 +978,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Calhabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 125 (Pt16), pp.3790-3800. </w:t>
+              <w:t xml:space="preserve">, 2012, 125, pp.3790-3800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.101048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646989v1</w:t>
+                <w:t xml:space="preserve">ensl-00807509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CKIP-1 regulates mammalian and zebrafish myoblast fusion</w:t>
               </w:r>
@@ -1112,103 +1112,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Calhabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 125, pp.3790-3800. </w:t>
+              <w:t xml:space="preserve">, 2012, 125 (Pt16), pp.3790-3800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jcs.101048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00807509v1</w:t>
+                <w:t xml:space="preserve">hal-02646989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DHPR alpha1S subunit controls skeletal muscle mass and morphogenesis.</w:t>
               </w:r>
@@ -1848,274 +1848,274 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel function of the ciliogenic transcription factor RFX3 in development of the endocrine pancreas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aouatef Ait-Lounis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baas</w:t>
+                <w:t xml:space="preserve">A. Ait-Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuèle Barras</w:t>
+                <w:t xml:space="preserve">E. Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Benadiba</w:t>
+                <w:t xml:space="preserve">C. Benadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Charollais</w:t>
+                <w:t xml:space="preserve">A. Charrolais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 56 (4), pp.950-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 56, pp.950-959</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176504v1</w:t>
+                <w:t xml:space="preserve">hal-00161422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel function of the ciliogenic transcription factor RFX3 in development of the endocrine pancreas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aouatef Ait-Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ait-Lounis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Baas</w:t>
+                <w:t xml:space="preserve">Emmanuèle Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Barras</w:t>
+                <w:t xml:space="preserve">Carine Benadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Benadiba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Charrolais</w:t>
+                <w:t xml:space="preserve">Anne Charollais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 56, pp.950-959</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 56 (4), pp.950-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db06-1187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161422v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deficiency in Rfx3 causes hyrdocephalus associated wit abnormal differentiation of ependymal cells.</w:t>
               </w:r>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meiniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2377,51 +2377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Meiniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benadiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bonnafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,622 +2479,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Interactions Between HIV-1 and the Cellular Prion Protein in a Human Cell Line</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transcription factor RFX3 directs nodal cilium development and left-right asymmetry specification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baas</w:t>
+                <w:t xml:space="preserve">M. Touka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Darlix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Aitlounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 337 (4), pp.1035-1051. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (10), pp.4417-4427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.24.10.4417-4427.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328585v1</w:t>
+                <w:t xml:space="preserve">hal-02679672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for the pleckstrin homology domain-containing protein CKIP-1 in phosphatidylinositol 3-kinase-regulated muscle differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaeddine Safi</w:t>
+                <w:t xml:space="preserve">M. Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandromme</w:t>
+                <w:t xml:space="preserve">S. Caussanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valdacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24 (3), pp.1245-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the interactions between HIV-1 and the cellular prion protein in a human cell line.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Interactions Between HIV-1 and the Cellular Prion Protein in a Human Cell Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Leblanc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jl Darlix</w:t>
+                <w:t xml:space="preserve">Jean-Luc Darlix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 337, pp.1035-1051</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 337 (4), pp.1035-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2004.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314435v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role for the pleckstrin homology domain-containing protein CKIP-1 in phosphatidylinositol 3-kinase-regulated muscle differentiation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Valdacci</w:t>
+                <w:t xml:space="preserve">Analysis of the interactions between HIV-1 and the cellular prion protein in a human cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Darlix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 24, pp.1245-1255</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 337, pp.1035-1051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314436v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor RFX3 directs nodal cilium development and left-right asymmetry specification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Aitlounis</w:t>
+                <w:t xml:space="preserve">Role for the pleckstrin homology domain-containing protein CKIP-1 in phosphatidylinositol 3-kinase-regulated muscle differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Safi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Caussanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Valdacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 24 (10), pp.4417-4427. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 24, pp.1245-1255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679672v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00314436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of oligodendrocyte precursor cells and altered myelination in optic nerve associated to retina degeneration in mice devoid of all thyroid hormone receptors</w:t>
               </w:r>
@@ -3536,217 +3536,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glutamine synthetase expression and activity are regulated by 3,5,3'-triodo-L-thyronine and hydrocortisone in rat oligodendrocyte cultures.</w:t>
+                <w:t xml:space="preserve">HPC-7: a novel oligodendrocyte lineage protein which appears prior to galactocerebroside.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fressinaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ll Sarlieve</w:t>
+                <w:t xml:space="preserve">Cj Barnstable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 16, pp.333-340</w:t>
+              <w:t xml:space="preserve">Glia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23, pp.169-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00313141v1</w:t>
+                <w:t xml:space="preserve">hal-00314443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPC-7: a novel oligodendrocyte lineage protein which appears prior to galactocerebroside.</w:t>
+                <w:t xml:space="preserve">Glutamine synthetase expression and activity are regulated by 3,5,3'-triodo-L-thyronine and hydrocortisone in rat oligodendrocyte cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fressinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cj Barnstable</w:t>
+                <w:t xml:space="preserve">L. Vitkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ll Sarlieve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 23, pp.169-179</w:t>
+              <w:t xml:space="preserve">International Journal of Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 16, pp.333-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00314443v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00313141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligodendrocyte-type-2 astrocyte (O-2A) progenitor cells express glutamine synthetase: developmental and cell type-specific regulation.</w:t>
               </w:r>
@@ -3758,64 +3758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dalencon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vitkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ll Sarlieve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,51 +3991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of thyroid hormone receptor isoforms in rat oligodendrocyte cultures. Effect of 3,5,3'-triiodo-L-thyronine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fressinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Me Ittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Orsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tortora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paschaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mazelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.04.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16FZ2824-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin Bowyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Nicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ging Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30168-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537450v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laclef" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Besse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Catala" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Palmyre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv221" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulavie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646989v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Caussanel-Boude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Calhabeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.101048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Roceri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simoes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleyzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ait-Lounis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Barras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Benadiba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charollais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1187" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Lounis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrolais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Sellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328585v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.02.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GNFHCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandromme" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caussanel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdacci" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Darlix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prufer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Ittel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labourdette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Bumsted" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Vaccarino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Wikler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puymirat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll Sarlieve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313141v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressinaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitkovic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314443v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Barnstable" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalencon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourbeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Dussault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Carre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Graff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Delaunoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M.C. Tortora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Orsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Tortora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Horard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kleman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-39908-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paschaki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Maire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy392" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837643v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mazelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Nicot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Belotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tintignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yjmcc.2016.04.011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16FZ2824-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laclef" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anselme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Besse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Catala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Palmyre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135060v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin Bowyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Nicot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delaune" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ging Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1878-6480(15)30168-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538977v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulavie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chhin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt445" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00807509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Caussanel-Boude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guiraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Calhabeu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.101048" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00515849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pi&#233;tri-Rouxel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gentil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vassilopoulos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mouisel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Risson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Roceri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sanchez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moncollin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200903131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00817432v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Simoes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lehmann" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gleyzal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leguellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sommer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ait-Lounis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benadiba" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrolais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aouatef Ait-Lounis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Barras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Benadiba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charollais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db06-1187" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meiniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnafe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Meiniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314434v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ci Sellin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davoust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillaume" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Belin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192833v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.05002.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touka" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aitlounis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.24.10.4417-4427.2004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Safi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandromme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caussanel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valdacci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leblanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Darlix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2004.02.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9GNFHCL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leblanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Darlix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Flamant" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.052482299" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314440v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Prufer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me Ittel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuchler-Bopp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labourdette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314439v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Bumsted" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Martinez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Vaccarino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kc Wikler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314441v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puymirat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ll Sarlieve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cj Barnstable" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fressinaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vitkovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dalencon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourbeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jh Dussault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314445v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reeber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Carre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Graff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Delaunoy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03797978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M.C. Tortora" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>