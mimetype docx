--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -294,606 +294,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t>
+                <w:t xml:space="preserve">fMRI data acquisition and analysis for task-free, anesthetized rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ella</w:t>
+                <w:t xml:space="preserve">Roël Vrooman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+                <w:t xml:space="preserve">Monica van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Porte</w:t>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Lomet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Wessel van Engelenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.1393-1412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-024-01110-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368819v1</w:t>
+                <w:t xml:space="preserve">hal-05019500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459790v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI data acquisition and analysis for task-free, anesthetized rats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wessel van Engelenburg</w:t>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Galteau</w:t>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.1393-1412. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-024-01110-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019500v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,51 +983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,64 +1238,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1372,51 +1372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional alterations in the retrosplenial cortex following neuropathic pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Mahdy Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,51 +1787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,51 +2176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paclitaxel therapy potentiates cold hyperalgesia in streptozotocin-induced diabetic rats through enhanced mitochondrial reactive oxygen species production and TRPA1 sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Rieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2322,51 +2322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paracétamol, de nouvelles cibles pour un vieux médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3054,51 +3054,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="256D7D65"/>
+    <w:nsid w:val="6A5D8689"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dbarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4355-3329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Vrooman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica van den Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel van Engelenburg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-01110-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cumenal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cadeddu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14934" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucif Djema&#239;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ris&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chanteranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2011.11.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDV20TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04273458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boumezbeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh M Rajani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga-Denier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dbarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4355-3329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Vrooman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica van den Berg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel van Engelenburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-01110-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cumenal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cadeddu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14934" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucif Djema&#239;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ris&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chanteranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2011.11.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDV20TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04273458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boumezbeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh M Rajani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga-Denier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>