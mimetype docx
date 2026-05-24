--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -294,606 +294,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fMRI data acquisition and analysis for task-free, anesthetized rats</w:t>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roël Vrooman</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica van den Berg</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wessel van Engelenburg</w:t>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Galteau</w:t>
+                <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20, pp.1393-1412. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-024-01110-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019500v1</w:t>
+                <w:t xml:space="preserve">hal-05459786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 1 : Concepts, mécanismes, causes, détection</w:t>
+                <w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Colson</w:t>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+                <w:t xml:space="preserve">Chantal Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David André Barrière</w:t>
+                <w:t xml:space="preserve">Didier Lomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9398⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 321, pp.121494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459786v1</w:t>
+                <w:t xml:space="preserve">hal-05368819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the brain adapts to nature's rhythms: a year of neuroimaging in a seasonal mammal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2025.121494⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368819v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure gestion de la douleur des mammifères et poissons destinés à la consommation humaine – Partie 2 : Prise en charge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">fMRI data acquisition and analysis for task-free, anesthetized rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roël Vrooman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Pilot-Storck</w:t>
+                <w:t xml:space="preserve">Wessel van Engelenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kohlhauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Marie Galteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (4), pp.9399. </w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20, pp.1393-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.4.9399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41596-024-01110-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459790v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -964,1468 +964,1334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">The Class I HDAC Inhibitor, MS-275, Prevents Oxaliplatin-Induced Chronic Neuropathy and Potentiates Its Antiproliferative Activity in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cumenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fereyrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23010098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+                <w:t xml:space="preserve">hal-03703118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Class I HDAC Inhibitor, MS-275, Prevents Oxaliplatin-Induced Chronic Neuropathy and Potentiates Its Antiproliferative Activity in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Fereyrolles</w:t>
+                <w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Szeremeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms23010098⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703118v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain orchestration of pregnancy and maternal behavior in mice: A longitudinal morphometric study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William Même</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Boumezbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Richard Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2021.117776⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (8), pp.1773-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.14934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174879v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Richard Richard</w:t>
+                <w:t xml:space="preserve">The SIGMA rat brain templates and atlases for multimodal MRI data analysis and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Selingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.14934⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.5699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13575-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380187v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SIGMA rat brain templates and atlases for multimodal MRI data analysis and visualization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Selingue</w:t>
+                <w:t xml:space="preserve">Structural and functional alterations in the retrosplenial cortex following neuropathic pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mahdy Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amidou Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13575-7⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160 (10), pp.2241-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936722v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and functional alterations in the retrosplenial cortex following neuropathic pain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Barbier</w:t>
+                <w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Roselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/j.pain.0000000000001610⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327523v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo magnetic resonance imaging reveals the effect of gonadal hormones on morphological and functional brain sexual dimorphisms in adult sheep. Order of Authors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A Resting-State Functional MR Imaging and Spectroscopy Study of the Dorsal Hippocampus in the Chronic Unpredictable Stress Rat Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Novais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2019.104387⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (19), pp.3640-3650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2192-18.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380175v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Resting-State Functional MR Imaging and Spectroscopy Study of the Dorsal Hippocampus in the Chronic Unpredictable Stress Rat Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Marques</w:t>
+                <w:t xml:space="preserve">Investigation of lithium distribution in the rat brain ex vivo using lithium-7 magnetic resonance spectroscopy and imaging at 17.2 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Hanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucif Djemaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Risède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2192-18.2019⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (11), pp.e3770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936725v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of lithium distribution in the rat brain ex vivo using lithium-7 magnetic resonance spectroscopy and imaging at 17.2 T</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Risède</w:t>
+                <w:t xml:space="preserve">Paclitaxel therapy potentiates cold hyperalgesia in streptozotocin-induced diabetic rats through enhanced mitochondrial reactive oxygen species production and TRPA1 sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David André Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Rieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chanteranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3770⟩</w:t>
+              <w:t xml:space="preserve">Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 153 (3), pp.553 - 561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pain.2011.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822913v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paclitaxel therapy potentiates cold hyperalgesia in streptozotocin-induced diabetic rats through enhanced mitochondrial reactive oxygen species production and TRPA1 sensitization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le paracétamol, de nouvelles cibles pour un vieux médicament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...83 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Eschalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre de l’Institut UPSA de la Douleur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2435,154 +2301,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paracetamol is a centrally acting analgesic using mechanisms located in the periaqueductal grey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dalmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of French Society of Pharmacology and Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2592,51 +2458,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2688,305 +2554,305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of early white matter changes in CADASIL using microscopic diffusion imaging and relaxometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivy Uszynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Barrière</w:t>
+                <w:t xml:space="preserve">Rikesh M Rajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivy Uszynski</w:t>
+                <w:t xml:space="preserve">Florian Gueniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rikesh M Rajani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valérie Domenga-Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of high-trait emotivity affects the volume of sensory and emotional-related brain regions in male Japanese quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïssa Yebga Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Siwiaszczyk</w:t>
+                <w:t xml:space="preserve">Mélody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raïssa Yebga Hot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David André Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3054,51 +2920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A5D8689"/>
+    <w:nsid w:val="71A0512B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3285,51 +3151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dbarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4355-3329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Vrooman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica van den Berg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel van Engelenburg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galteau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-01110-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cumenal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010098" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cadeddu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14934" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucif Djema&#239;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ris&#232;de" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3770" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645150v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chanteranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2011.11.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDV20TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04273458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745618v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boumezbeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284698v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh M Rajani" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga-Denier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dbarriere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4355-3329" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368819v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Porte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019500v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#235;l Vrooman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica van den Berg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessel van Engelenburg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-01110-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03703118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cumenal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barriere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Pereira" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fereyrolles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23010098" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Szeremeta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M&#234;me" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.117776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cadeddu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Richard Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.14934" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Selingue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13575-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mahdy Hamieh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Magalh&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/j.pain.0000000000001610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Roselli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.104387" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Novais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Marques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2192-18.2019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822913v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Hanak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chevillard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucif Djema&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ris&#232;de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3770" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645150v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Rieusset" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chanteranne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Busserolles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Chauvin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pain.2011.11.019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJDV20TF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04273458v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boumezbeur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dalmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284698v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Barri&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Uszynski" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikesh M Rajani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gueniot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Domenga-Denier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595578v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Siwiaszczyk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;ssa Yebga Hot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>