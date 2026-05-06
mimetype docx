--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Chemouil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherches ONERA DTIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dchemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4136-783X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08429695X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardinus: A temporal relational model finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-022-09642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable and Expressive Fragment of Many-Sorted First-Order Linear Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104641. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2020.104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic with Revocable and Refinable Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242, pp.157-182. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785659v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insertion operator preserving infinite reduction sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.693-728. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129508006816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisms of simple inductive types through extensional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.875-915. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129505004950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying temporal relational models with Pardinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on rigorous state-based methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding records to Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on rigorous state-based methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Verification Procedures for Temporal Properties of Infinite-State Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Computer-Aided Verification (CAV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Los Angeles, United States. pp.337-360, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81688-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bounded Domain Property for an Expressive Fragment of First-Order Linear Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Temporal Representation and Reasoning (TIME 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Málaga, Spain. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2019.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under arbitrary temporal logic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Formal Integrated Development Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.63-69, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.310.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Verifying the Fundamental Liveness Property of the Chord Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Formal Methods (FM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FME: Formal Methods Europe, Oct 2019, Porto, Portugal. pp.45-63, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30942-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrum Analyzer: Model Checking Relational First-Order Temporal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ACM/IEEE International Conference on Automated Software Engineering (ASE ’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3238147.3240475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Fundamental Liveness Property of the Chord Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Action Layer for Electrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ABZ Conference ASM, Alloy, B, TLA, VDM, Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.397-402, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’assignation de buts comportementaux à des coalitions d’agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification légère et analyse de systèmes dynamiques munis de configurations riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kuperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Finite Domains in First-Order Linear Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kuperberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chiba, Japan. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Specification and Analysis of Dynamic Systems with Rich Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kuperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950290.2950318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Assignment of Behavioral Goals to Coalitions of Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29473-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Security Assessment of Behavioral Properties Using Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on the Integration of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24249-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Viewpoint-Based Approach for Formal Safety & Security Assessment of System Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model-Driven Engineering, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Spain. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modelling and Safety Analysis of an Avionic Functional Architecture with Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Updatable Strategy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Strategic Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.91 - 98, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.112.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue sûreté de fonctionnement pour la vérification d'architectures abstraites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Piriquito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sémantique des jeux pour un langage d'ingénierie des exigences par buts et agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Treatment of Agents, Goals and Operations Using Alternating-Time Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Brazilian Symposium, SBMF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, São Paulo, Brazil. pp.188-203, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25032-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a categorical framework to ensure correct software evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hot Topics in Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hanovre, Germany. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW.2011.5767625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes in Asynchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.282 - 287, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AADL behaviour annex -- experiments and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bedin França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Auckland, New Zealand. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2007.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping from AADL to Java-RTSJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cavallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international workshop on Java technologies for real-time and embedded systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1288940.1288965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Spacecraft On-Board Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the verification of model transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Embedded Real Time Software and Systems (ERTS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards formalising AADL in Proof Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Foundations of Embedded Software and Component-based Software Architectures 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.153-169, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Algebraic Structures in Lambda-Calculus with Inductive Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Soloviev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Types for Proofs and Programs (TYPES 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Torino, Italy. pp.338-354, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24849-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on isomorphisms of simple inductive types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Soloviev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Logic and Computation 2003 (Satellite Event of ICALP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Eindhoven, Netherlands. pp.106-124, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80760-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFADL 2019 - Actes des 18e journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Chemouil </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherches ONERA DTIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dchemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4136-783X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08429695X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardinus: A temporal relational model finder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10817-022-09642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decidable and Expressive Fragment of Many-Sorted First-Order Linear Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.104641. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2020.104641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Logic with Revocable and Refinable Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 242, pp.157-182. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2015.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785659v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An insertion operator preserving infinite reduction sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.693-728. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129508006816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomorphisms of simple inductive types through extensional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.875-915. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129505004950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying temporal relational models with Pardinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on rigorous state-based methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding records to Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on rigorous state-based methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33163-3_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Verification Procedures for Temporal Properties of Infinite-State Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Computer-Aided Verification (CAV 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Los Angeles, United States. pp.337-360, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-81688-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243129v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bounded Domain Property for an Expressive Fragment of First-Order Linear Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Peyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Symposium on Temporal Representation and Reasoning (TIME 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Málaga, Spain. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2019.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation under arbitrary temporal logic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Formal Integrated Development Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.63-69, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.310.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Verifying the Fundamental Liveness Property of the Chord Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Symposium on Formal Methods (FM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FME: Formal Methods Europe, Oct 2019, Porto, Portugal. pp.45-63, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30942-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Electrum Analyzer: Model Checking Relational First-Order Temporal Specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd ACM/IEEE International Conference on Automated Software Engineering (ASE ’18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3238147.3240475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846951v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Fundamental Liveness Property of the Chord Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Tawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in Computer-Aided Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an Action Layer for Electrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hujsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ABZ Conference ASM, Alloy, B, TLA, VDM, Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Southampton, United Kingdom. pp.397-402, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91271-4_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01774920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’assignation de buts comportementaux à des coalitions d’agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification légère et analyse de systèmes dynamiques munis de configurations riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kuperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Finite Domains in First-Order Linear Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kuperberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Automated Technology for Verification and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chiba, Japan. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-46520-3_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Specification and Analysis of Dynamic Systems with Rich Configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kuperberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2950290.2950318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety and Security Assessment of Behavioral Properties Using Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on the Integration of Safety and Security Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24249-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Assignment of Behavioral Goals to Coalitions of Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29473-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Viewpoint-Based Approach for Formal Safety & Security Assessment of System Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bakkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Model-Driven Engineering, Verification and Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Spain. pp.39-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Modelling and Safety Analysis of an Avionic Functional Architecture with Alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded real-time software and systems (ERTS² 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Updatable Strategy Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Strategic Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.91 - 98, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.112.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vue sûreté de fonctionnement pour la vérification d'architectures abstraites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Piriquito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence francophone sur les architectures logicielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sémantique des jeux pour un langage d'ingénierie des exigences par buts et agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels (AFADL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Treatment of Agents, Goals and Operations Using Alternating-Time Temporal Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chareton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Brazilian Symposium, SBMF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, São Paulo, Brazil. pp.188-203, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25032-3_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a categorical framework to ensure correct software evolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Dagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Hot Topics in Software Upgrades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Hanovre, Germany. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDEW.2011.5767625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes in Asynchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Engineering of Complex Computer Systems (ICECCS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Belfast, Ireland. pp.282 - 287, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2008.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The AADL behaviour annex -- experiments and roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Bedin França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Complex Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Auckland, New Zealand. pp.377-382, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECCS.2007.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mapping from AADL to Java-RTSJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cavallero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international workshop on Java technologies for real-time and embedded systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vienne, Austria. pp.165-174, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1288940.1288965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design of Spacecraft On-Board Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Besançon, France. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the verification of model transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalevee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Embedded Real Time Software and Systems (ERTS 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards formalising AADL in Proof Assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bodeveix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Foundations of Embedded Software and Component-based Software Architectures 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.153-169, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2005.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Algebraic Structures in Lambda-Calculus with Inductive Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Soloviev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Types for Proofs and Programs (TYPES 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Torino, Italy. pp.338-354, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-24849-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarks on isomorphisms of simple inductive types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Soloviev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics, Logic and Computation 2003 (Satellite Event of ICALP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Eindhoven, Netherlands. pp.106-124, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80760-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFADL 2019 - Actes des 18e journées sur les Approches Formelles dans l’Assistance au Développement de Logiciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E83A38E"/>
+    <w:nsid w:val="B4322017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dchemouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4136-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08429695X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Macedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chemouil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Cunha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09642-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peyras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785659v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chareton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2015.03.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129508006816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129505004950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D0WP574J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243129v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81688-9_16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.310.7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30942-8_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846951v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3240475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuperberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950290.2950318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206625v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29473-5_4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24249-1_22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakkali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ibanez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.112.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piriquito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25032-3_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2011.5767625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2007.41" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cavallero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1288940.1288965" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalevee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.05.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24849-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V78TSSL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80760-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dchemouil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4136-783X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08429695X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738430v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Macedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brunel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chemouil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Cunha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-022-09642-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976675v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peyras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2020.104641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785659v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chareton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2015.03.015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129508006816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782793v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129505004950" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-D0WP574J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_20" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074845v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33163-3_16" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243129v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bodeveix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-81688-9_16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2019.15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.310.7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Filali" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30942-8_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846951v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3238147.3240475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862755v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tawa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774920v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hujsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91271-4_30" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kuperberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46520-3_14" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355062v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950290.2950318" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24249-1_22" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29473-5_4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakkali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Vall&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-02272135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ibanez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meledo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.112.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Piriquito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bieber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782773v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25032-3_13" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dagnat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDEW.2011.5767625" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rolland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2008.28" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784976v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECCS.2007.41" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784968v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cavallero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1288940.1288965" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalevee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strecker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.05.008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782718v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24849-1_22" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V78TSSL0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80760-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03137441v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>