--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4322017"/>
+    <w:nsid w:val="63339DFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>