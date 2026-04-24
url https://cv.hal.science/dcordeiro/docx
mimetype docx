--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -1077,368 +1077,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Multi-Organization Scheduling Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johanne Cohen</w:t>
+                <w:t xml:space="preserve">Charm++ on NUMA Platforms: the impact of SMP Optimizations and a NUMA-aware Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio L. Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vilaca Pousa Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Processing, 16th International Euro-Par Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.367--379</w:t>
+              <w:t xml:space="preserve">The fourth workshop of the INRIA-Illinois Joint Laboratory on Petascale Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Urbana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00536510v1</w:t>
+                <w:t xml:space="preserve">hal-00788893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Pérarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471255v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charm++ on NUMA Platforms: the impact of SMP Optimizations and a NUMA-aware Load Balancing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Vilaca Pousa Ribeiro</w:t>
+                <w:t xml:space="preserve">Analysis of Multi-Organization Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mehaut</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth workshop of the INRIA-Illinois Joint Laboratory on Petascale Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Urbana, United States</w:t>
+              <w:t xml:space="preserve">Parallel Processing, 16th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.367--379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788893v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
               </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
@@ -2228,51 +2228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Parallel System Performance with a NUMA-aware Load Balancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio L. Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,51 +2440,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF387019"/>
+    <w:nsid w:val="F366009F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2671,51 +2671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcordeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4971-7355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166410160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cordeiro_d_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313557395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2208-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Mei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bhatele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2012.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio L. Pilla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vilaca Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kolberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohlender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz~gustavo Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Saraiva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Mazzini Bruschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O. A. Navaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcordeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4971-7355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166410160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cordeiro_d_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313557395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2208-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Mei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bhatele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2012.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio L. Pilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vilaca Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kolberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohlender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz~gustavo Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Saraiva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Mazzini Bruschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O. A. Navaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>