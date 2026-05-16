--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -170,53 +170,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">313557395</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=iQNynmkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/B-2208-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -225,1883 +246,1883 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Strategyproofness Through Score Functions in Voting Mechanisms</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating CO2 emissions of distributed applications and platforms with SimGrid/Batsim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Saraiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarita Mazzini Bruschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Furquim</w:t>
-[...1368 lines deleted...]
-                <w:t xml:space="preserve">hal-00542920v1</w:t>
+                <w:t xml:space="preserve">hal-05212970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating CO2 emissions of distributed applications and platforms with SimGrid/Batsim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Strategyproofness Through Score Functions in Voting Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Furquim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Dardilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers of Algorithmics (IJTCS-FAW 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. pp.279-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-8312-3_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal sizing of a globally distributed low carbon cloud federation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Felipe Silva Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCGrid 2023 - IEEE/ACM 23rd International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bangalore, India. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid57682.2023.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032094v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indirect Network Impact on the Energy Consumption in Multi-clouds for Follow-the-renewables Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Felipe Silva Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Conference on Smart Cities and Green ICT Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online Streaming, Brazil. pp.44-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011047000003203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy-Aware Multi-Organization Scheduling Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Luis F. Raphael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par 2014 - 20th International Conference Parallel Processing :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Porto, Portugal. pp.186-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-09873-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hierarchical Approach for Load Balancing on Parallel Multi-core Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Bhatele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPP 2012 - 41st IEEE International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Pittsburgh, Pennsylvania, United States. pp.118-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2012.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tight Analysis of Relaxed Multi-Organization Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th IEEE International Parallel and Distributed Processing Symposium (IPDPS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00592174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination Mechanisms for Selfish Multi-Organization Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 18th annual IEEE International Conference on High Performance Computing (HiPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bangalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HiPC.2011.6152720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Multi-Organization Scheduling Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parallel Processing, 16th International Euro-Par Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Ischia, Italy. pp.367--379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00536510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charm++ on NUMA Platforms: the impact of SMP Optimizations and a NUMA-aware Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio L. Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Vilaca Pousa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The fourth workshop of the INRIA-Illinois Joint Laboratory on Petascale Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Urbana, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Random graph generation for scheduling simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pérarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International ICST Conference on Simulation Tools and Techniques (SIMUTools 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Malaga, Spain. pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471255v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment rater la validation de votre algorithme d'ordonnancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceeding of Renpar'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Toulouse, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multithreaded Verified Method for Solving Linear Systems in Dual-Core Processors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Vasconcelos</w:t>
+                <w:t xml:space="preserve">Mariana Kolberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarita Mazzini Bruschi</w:t>
+                <w:t xml:space="preserve">Gerd Bohlender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danilo Carastan-Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05212970v1</w:t>
+                <w:t xml:space="preserve">Luiz~gustavo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing (PARA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Trondheim, Norway. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination mechanisms for decentralized parallel systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (5), pp.1255--1272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.3298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-organization scheduling approximation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23 (17), pp.2220―2234. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.1752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2111,100 +2132,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of cooperation on new high performance computing platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université de Grenoble, 2012. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00690908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2214,165 +2235,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Parallel System Performance with a NUMA-aware Load Balancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laércio L. Pilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pousa Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Bhatele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe O. A. Navaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2440,51 +2461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F366009F"/>
+    <w:nsid w:val="34F42D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2671,51 +2692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcordeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4971-7355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166410160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cordeiro_d_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313557395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2208-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788012v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Mei" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bhatele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2012.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788893v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio L. Pilla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vilaca Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542920v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kolberg" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohlender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz~gustavo Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Saraiva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Mazzini Bruschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788813v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O. A. Navaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcordeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4971-7355" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166410160" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/cordeiro_d_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313557395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=iQNynmkAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2208-2008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Saraiva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vasconcelos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Mazzini Bruschi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Furquim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Dardilhac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-8312-3_21" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032094v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Felipe Silva Vasconcelos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges da Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid57682.2023.00028" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011047000003203" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078280v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis F. Raphael" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09873-9_16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788012v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Pilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Mei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Bhatele" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2012.9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796864v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wagner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HiPC.2011.6152720" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio L. Pilla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vilaca Pousa Ribeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471255v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann P&#233;rarnau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Perarnau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542920v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Kolberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Bohlender" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz~gustavo Fernandes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119320v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.3298" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFBVPPBR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M1Z1NQ51-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00690908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O. A. Navaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>