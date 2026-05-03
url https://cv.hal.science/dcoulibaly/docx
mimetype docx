--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -896,408 +896,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation targeting and the forward bias puzzle in emerging countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration and public finances in OECD countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.116-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877454v1</w:t>
+                <w:t xml:space="preserve">halshs-02072531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are some African countries succeeding in their democratic transitions while others are failing?</w:t>
+                <w:t xml:space="preserve">Inflation targeting and the forward bias puzzle in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.19-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926758v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why are some African countries succeeding in their democratic transitions while others are failing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02076535v1</w:t>
+                <w:t xml:space="preserve">hal-02926758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and public finances in OECD countries</w:t>
+                <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.116-151. </w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.147-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0160017617749283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02072531v1</w:t>
+                <w:t xml:space="preserve">halshs-02076535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-enhancing effect of openness to trade and migrations: What is the effective transmission channel for Africa?</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange rate misalignments in energy-exporting countries: Do sovereign wealth funds matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1562,351 +1562,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food prices and inflation targeting in emerging economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carton</w:t>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France: Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.12.001⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special issue on recent developments in financial econometrics, 123/124, pp.363-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.123-124.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386045v1</w:t>
+                <w:t xml:space="preserve">hal-01570036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+                <w:t xml:space="preserve">Food prices and inflation targeting in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.108 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305146v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France: Corrigendum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Special issue on recent developments in financial econometrics, 123/124, pp.363-364. </w:t>
+              <w:t xml:space="preserve">, 2016, 121/122, pp.279-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.123-124.0363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570036v1</w:t>
+                <w:t xml:space="preserve">hal-01305146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and financial development in Sub-Saharan African countries: A system approach</w:t>
               </w:r>
@@ -1955,226 +1955,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
+                <w:t xml:space="preserve">The Impact of Market Regulations on Intra-European Real Exchange Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couharde</w:t>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (3), pp.529-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10290-014-0185-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385946v1</w:t>
+                <w:t xml:space="preserve">hal-00961713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Market Regulations on Intra-European Real Exchange Rates</w:t>
+                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.185 - 201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961713v1</w:t>
+                <w:t xml:space="preserve">hal-01385946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and growth in Sub-Saharan African countries: Evidence from panel causality test</w:t>
               </w:r>
@@ -2257,213 +2257,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration, Growth, and Unemployment: Panel VAR Evidence from OECD Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+                <w:t xml:space="preserve">Remittances and growth in Sub-Saharan African countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Ahamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LABOUR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.310 - 324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01297097v1</w:t>
+                <w:t xml:space="preserve">hal-01385853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and growth in Sub-Saharan African countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Ahamada</w:t>
+                <w:t xml:space="preserve">Immigration, Growth, and Unemployment: Panel VAR Evidence from OECD Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LABOUR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.399-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/labr.12017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385853v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01297097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immigration, unemployment and GDP in the host country: Bootstrap panel Granger causality analysis on OECD countries</w:t>
               </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 33, pp.261-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation targeting and exchange rate pass-through in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Paradigms in Monetary Theory and Policy? SUERF Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morten Balling &amp; David T. Llewellyn, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,51 +2853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Targeting and Exchange Rate Pass-Through in Emerging Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morten Balling et David T. Llewellyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Paradigms in Monetary Theory and Policy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.59-78, 2012, SUERF Study 2012/1, 978-3-902109-61-3</w:t>
@@ -3016,51 +3016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DA64DA5"/>
+    <w:nsid w:val="CCEE6B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3164,51 +3164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ACB8B97"/>
+    <w:nsid w:val="0D4DDCF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3398,51 +3398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8280-1685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Desbordes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01510-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gnimassoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Roumagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico de Carvalho Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01392-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.09.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBL8C3HP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-014-0185-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahamada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.2830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KGBPCMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8280-1685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Desbordes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01510-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gnimassoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Roumagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico de Carvalho Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01392-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.09.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBL8C3HP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-014-0185-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahamada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.2830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KGBPCMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>