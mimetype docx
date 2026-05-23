--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -896,408 +896,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration and public finances in OECD countries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inflation targeting and the forward bias puzzle in emerging countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.19-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jimonfin.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02072531v1</w:t>
+                <w:t xml:space="preserve">hal-01877454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflation targeting and the forward bias puzzle in emerging countries</w:t>
+                <w:t xml:space="preserve">Why are some African countries succeeding in their democratic transitions while others are failing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Kempf</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877454v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are some African countries succeeding in their democratic transitions while others are failing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Economic Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.147-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0160017617749283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926758v1</w:t>
+                <w:t xml:space="preserve">halshs-02076535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Migration and Regional Housing Markets: Evidence from France</w:t>
+                <w:t xml:space="preserve">Immigration and public finances in OECD countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.147-180. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.116-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017617749283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02076535v1</w:t>
+                <w:t xml:space="preserve">halshs-02072531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth-enhancing effect of openness to trade and migrations: What is the effective transmission channel for Africa?</w:t>
               </w:r>
@@ -1486,51 +1486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exchange rate misalignments in energy-exporting countries: Do sovereign wealth funds matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Désiré Omgba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1562,351 +1562,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France: Corrigendum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
+                <w:t xml:space="preserve">Food prices and inflation targeting in emerging economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pourroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.123-124.0363⟩</w:t>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.108 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570036v1</w:t>
+                <w:t xml:space="preserve">hal-01386045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food prices and inflation targeting in emerging economies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carton</w:t>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Pourroy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121/122, pp.279-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inteco.2015.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01386045v1</w:t>
+                <w:t xml:space="preserve">hal-01305146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immigration Policy and Macroeconomic Performance in France: Corrigendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekrame Boubtane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte d'Albis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 121/122, pp.279-308. </w:t>
+              <w:t xml:space="preserve">, 2016, Special issue on recent developments in financial econometrics, 123/124, pp.363-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.121-122.279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.123-124.0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305146v1</w:t>
+                <w:t xml:space="preserve">hal-01570036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and financial development in Sub-Saharan African countries: A system approach</w:t>
               </w:r>
@@ -1955,226 +1955,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Market Regulations on Intra-European Real Exchange Rates</w:t>
+                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couharde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47, pp.185 - 201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00961713v1</w:t>
+                <w:t xml:space="preserve">hal-01385946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current accounts and oil price fluctuations in oil-exporting countries: the role of financial development</w:t>
+                <w:t xml:space="preserve">The Impact of Market Regulations on Intra-European Real Exchange Rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couharde</w:t>
+                <w:t xml:space="preserve">Agnès Bénassy-Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Money and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (3), pp.529-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10290-014-0185-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385946v1</w:t>
+                <w:t xml:space="preserve">hal-00961713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and growth in Sub-Saharan African countries: Evidence from panel causality test</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation targeting and exchange rate pass-through in emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Paradigms in Monetary Theory and Policy? SUERF Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morten Balling &amp; David T. Llewellyn, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2853,51 +2853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation Targeting and Exchange Rate Pass-Through in Emerging Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramane Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kempf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morten Balling et David T. Llewellyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Paradigms in Monetary Theory and Policy?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, pp.59-78, 2012, SUERF Study 2012/1, 978-3-902109-61-3</w:t>
@@ -3016,51 +3016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCEE6B15"/>
+    <w:nsid w:val="A8AB7C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3164,51 +3164,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D4DDCF7"/>
+    <w:nsid w:val="AB500D42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3398,51 +3398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8280-1685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Desbordes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01510-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gnimassoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Roumagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico de Carvalho Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01392-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877454v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.09.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386045v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.12.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBL8C3HP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-014-0185-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahamada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.2830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KGBPCMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcoulibaly" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8280-1685" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331269v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte d'Albis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Augeraud-V&#233;ron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dramane Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Desbordes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-023-01510-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Gnimassoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jae/ejad008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108875v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte D&#8217;albis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Boubtane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48706308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-03038638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2020.103614" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Roumagnac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eurico de Carvalho Filho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01392-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kempf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jimonfin.2018.09.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-D&#233;sir&#233; Omgba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02076535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617749283" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2018.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raymond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01386045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pourroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2015.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBL8C3HP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305146v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.121-122.279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570036v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.123-124.0363" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385946v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couharde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pse.hal.science/hal-00961713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;nassy-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-014-0185-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ahamada" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.2830" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6KGBPCMC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.04.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854079v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2110-7017(13)60036-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410722v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>