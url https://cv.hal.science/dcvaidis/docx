--- v0 (2026-03-05)
+++ v1 (2026-04-24)
@@ -440,161 +440,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+                <w:t xml:space="preserve">When Replication Fails: What to Conclude and Not to Conclude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaidis</w:t>
+                <w:t xml:space="preserve">Willem W A Sleegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Sleegers</w:t>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+                <w:t xml:space="preserve">Robert M Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Demarree</w:t>
+                <w:t xml:space="preserve">Kenneth G Demarree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+                <w:t xml:space="preserve">Ilja van Beest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25152459241268197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443137v1</w:t>
+                <w:t xml:space="preserve">hal-04771441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Worldwide Test of the Predictive Validity of Ideal Partner Preference-Matching</w:t>
               </w:r>
@@ -657,1354 +657,1363 @@
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adamkovič Matúš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personality and Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31234/osf.io/fe56h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Replication Fails: What to Conclude and Not to Conclude?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja van Beest</w:t>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25152459241268197⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771441v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching cognitive dissonance theory: Practical advice for the classroom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Paris</w:t>
+                <w:t xml:space="preserve">Jan de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forscher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">April Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t>
+              <w:t xml:space="preserve">Scholarship of Teaching and Learning in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/stl0000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048927v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy theories explained by a cheating detection mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Personality Psychology Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2023;e12876. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/spc3.12876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation violation and cognitive dissonance theory: Proposal for an epistemic inconsistency management model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
+                <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savannah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bran</w:t>
+                <w:t xml:space="preserve">Bastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C Vaidis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Forscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Pavlacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2981⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190471v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching cognitive dissonance theory: Practical advice for the classroom.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan de Vries</w:t>
+                <w:t xml:space="preserve">Expectation violation and cognitive dissonance theory: Proposal for an epistemic inconsistency management model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">April Mcgrath</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Vaidis</w:t>
+                <w:t xml:space="preserve">Alexandre Bran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scholarship of Teaching and Learning in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/stl0000346⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), pp.1663-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982120v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In COVID-19 Health Messaging, Loss Framing Increases Anxiety with Little-to-No Concomitant Benefits: Experimental Evidence from 84 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles A Dorison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer S Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blake H Heller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander J Rothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichiro I Kawachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affective Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (3), pp.577-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42761-022-00128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global experiment on motivating social distancing during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Legate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy-Vy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Netta Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlen Moller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Legault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (22), pp.104629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2111091119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Horizons sur la Dissonance Cognitive : Développements Récents, Modèles Intégratifs et Pistes de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 122 (1), pp.149-183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.221.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSACR: The Psychological Science Accelerator's COVID-19 Rapid-Response Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Michelle Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Michael Pavlacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31219/osf.io/byqha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Minimal Inconsistency Evoke Negative Affect? Report From Three Studies Using an Implicit Measure of Emotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (1), pp.105-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12646-020-00594-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancy in internalized values of workers in extreme situations: Consequences for soldiers and risk for the organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David C. Vaidis</w:t>
+                <w:t xml:space="preserve">On the Characteristics of the Cognitive Dissonance State: Exploration Within the Pleasure Arousal Dominance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70, pp.100560 -. </w:t>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.86-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/pb.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492663v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing risk-taking: what to measure and how to measure it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.490-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2032,756 +2041,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Characteristics of the Cognitive Dissonance State: Exploration Within the Pleasure Arousal Dominance Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vaidis</w:t>
+                <w:t xml:space="preserve">Discrepancy in internalized values of workers in extreme situations: Consequences for soldiers and risk for the organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/pb.517⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.100560 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03772443v1</w:t>
+                <w:t xml:space="preserve">hal-03492663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acquiescement répété appliqué à la privation de tabac en comparaison au pied-dans-la-porte.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Respectable Challenges to Respectable Theory: Cognitive Dissonance Theory Requires Conceptualization Clarification and Operational Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cbs0000136⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794178v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respectable Challenges to Respectable Theory: Cognitive Dissonance Theory Requires Conceptualization Clarification and Operational Tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">L’acquiescement répété appliqué à la privation de tabac en comparaison au pied-dans-la-porte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01189⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (4), pp.248-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cbs0000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03772464v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some prior considerations about dissonance to understand its reduction: Comment on McGrath (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Personality Psychology Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.e12411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/spc3.12411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching Opponents and Leaving Supporters : Adjusting Physical Proximity to Reduce Cognitive Dissonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social behavior and personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (7), pp.1091-1098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milgram du laboratoire à la télévision : enjeux éthiques, politiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Codou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.399-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is commitment necessary for the arousal of informational dissonance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.33-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing compliance with a request: two touches are more effective than one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.88-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2791,153 +2800,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissonance cognitive : Approches classiques et développements contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris: Dunod, pp.232, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré d'inconsistance, Engagement, et Information : Ré-exploration dans le champ de la dissonance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarrebruck: Éditions Universitaires Européennes, pp.372, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2947,318 +2956,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réplication à grande échelle d’un paradigme clé de la dissonance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Bégue-Shankland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deboeck, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Dissonance Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Bibliographies Online: Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/obo/9780199828340-0156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradigmes classiques de la dissonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Fointiat; Fabien Girandola ; Patrick Gosling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissonance cognitive: Quand les actes changent les idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Collection U - Psychologie, 978-2-200-29025-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3268,1777 +3277,1777 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes multi-lab: Contribution à la table ronde organisée par Anthony Lantian</w:t>
+                <w:t xml:space="preserve">Retour d’expérience sur la gestion d’un Registered Replication Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématique de l’ADRIPS : de la Réflexion Méthodologique au Traitement des Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée pour les séminaires virtuels de l’ADRIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312320v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the Motivations, Benefits and Barriers for Collaborators to Engage or Abstain from BTS Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Pronizius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly C Doell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M Elsherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Team Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Many Academic Settings: Exploring Global Academic Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M Elsherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Team Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expérience sur la gestion d’un Registered Replication Report</w:t>
+                <w:t xml:space="preserve">Etudes multi-lab: Contribution à la table ronde organisée par Anthony Lantian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée pour les séminaires virtuels de l’ADRIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Mar 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Thématique de l’ADRIPS : de la Réflexion Méthodologique au Traitement des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312327v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Diversity and Inequity in Academia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2025, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
+                <w:t xml:space="preserve">Post-Crise de la Réplication ? Nouvelles Pratiques, Conséquences et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priya Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Remote Conference, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683672v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRR sur la Dissonance Cognitive : Résultats et Retours sur une Pratique Croissante de Big Team Science</w:t>
+                <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683690v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
+                <w:t xml:space="preserve">RRR sur la Dissonance Cognitive : Résultats et Retours sur une Pratique Croissante de Big Team Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683678v1</w:t>
+                <w:t xml:space="preserve">hal-04683690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Crise de la Réplication ? Nouvelles Pratiques, Conséquences et Perspectives</w:t>
+                <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Remote Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683686v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Big Team Science II: Continuation of lessons learned sharing</w:t>
+                <w:t xml:space="preserve">Improving the Unity of Psychological Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BTSCON2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Big Team Science Conference, Oct 2023, Online, United States</w:t>
+              <w:t xml:space="preserve">6th meeting of the Society for the Improvement of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIPS, Jun 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742361v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Unity of Psychological Sciences</w:t>
+                <w:t xml:space="preserve">Managing Big Team Science II: Continuation of lessons learned sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan R Wagge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th meeting of the Society for the Improvement of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIPS, Jun 2023, Padova, Italy</w:t>
+              <w:t xml:space="preserve">BTSCON2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Big Team Science Conference, Oct 2023, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771465v1</w:t>
+                <w:t xml:space="preserve">hal-04742361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Petite Histoire de la Dissonance Cognitive comme Éclairage de l'Histoire de notre Discipline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Nov 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Big Team Science: Sharing Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan R Wagge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BTSCON2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Big Team Science Conference, Oct 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Jean-Léon Beauvois : une pensée psychosociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Jean-Léon Beauvois : une pensée psychosociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological considerations in regard to dissonance affect measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Association of Social Psychology (EASP) General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si je te touche, je t’influence » : perception du demandeur et effet du toucher.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buttafoghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international co-organisé par l’Institut National Supérieur de Formation et de Recherche pour l'Education des Jeunes Handicapés et les Enseignements Adaptés (INS HEA) et la Cité des Sciences et de l’Industrie Paris, « Toucher pour apprendre, toucher pour communiquer », Cité des Sciences, Paris (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias numériques qu’on touche, Effets des écrans tactiles et des serious games sur les apprentissages et les comportements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buttafoghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international INS HEA et des Sciences et de l’Industrie Paris, « Toucher pour apprendre, toucher pour communiquer », Cité des Sciences, Paris, actes numériques,et papier pp. 84-91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveiller la dissonance cognitive en transgressant la norme de non-discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la Société Française de Psychologie « Psychologie : fonctionnements, dysfonctionnements », Strasbourg, 2-4 Septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure d’acquiescement répété via une interface technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchand Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « De la persuasion à la persuasion technologique », Association pour la diffusion de la recherche internationale en psychologie sociale (ADRIPS), Actes en lignes : http://www.scientific-meeting.org/planning/?id=16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5048,314 +5057,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The constituents of mental ease: A study in the factorial structure of fluency experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaiwen Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Reber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Unkelbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistency Processing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSP 2022 Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Dissonance RRR: Findings from a Multi-lab Constructive Replication of a Major Paradigm of Social Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem W A Sleegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the EASP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5365,161 +5374,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Advantage of Big Team Sciences: Lessons Learned from Cognitive Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Francisco Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Michelle Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Fang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Kowal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5587,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49593040"/>
+    <w:nsid w:val="1E1105EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5818,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcvaidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1954-2219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131137166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367521049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eastwick Paul W." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparks Jehan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finkel Eli J." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Eva M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamkovi&#269; Mat&#250;&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771441v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem W A Sleegers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Ross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Demarree" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Beest" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459241268197" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190461v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert&#8208;teillaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12876" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Vaidis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982120v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Mcgrath" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/stl0000346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00594-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492663v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100560" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1591489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.517" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000136" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01189" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772472v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473243v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057945v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772484v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199828340-0156" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-dissonance-cognitive-9782200278601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312320v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pronizius" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C Doell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M Elsherif" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312033v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312025v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schmidt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Silverstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683690v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742361v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Wagge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341762v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887980v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304166v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075199v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Marie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Flora" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Reber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892183v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312100v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Francisco Miranda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcvaidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1954-2219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131137166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367521049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem W A Sleegers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Ross" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Demarree" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Beest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459241268197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eastwick Paul W." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparks Jehan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finkel Eli J." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Eva M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamkovi&#269; Mat&#250;&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/fe56h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Mcgrath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/stl0000346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert&#8208;teillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12876" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Vaidis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00594-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1591489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100560" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199828340-0156" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-dissonance-cognitive-9782200278601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pronizius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C Doell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M Elsherif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Silverstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Wagge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Marie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Flora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Reber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Francisco Miranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>