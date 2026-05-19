--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -440,161 +440,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Replication Fails: What to Conclude and Not to Conclude?</w:t>
+                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem W A Sleegers</w:t>
+                <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Willem Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florian van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth G Demarree</w:t>
+                <w:t xml:space="preserve">Kenneth Demarree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilja van Beest</w:t>
+                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7 (4), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25152459241268197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771441v1</w:t>
+                <w:t xml:space="preserve">hal-04443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Worldwide Test of the Predictive Validity of Ideal Partner Preference-Matching</w:t>
               </w:r>
@@ -708,594 +708,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilab Replication of the Induced-Compliance Paradigm of Cognitive Dissonance</w:t>
+                <w:t xml:space="preserve">When Replication Fails: What to Conclude and Not to Conclude?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Vaidis</w:t>
+                <w:t xml:space="preserve">Willem W A Sleegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willem Sleegers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian van Leeuwen</w:t>
+                <w:t xml:space="preserve">Robert M Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Demarree</w:t>
+                <w:t xml:space="preserve">Kenneth G Demarree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjørn Sætrevik</w:t>
+                <w:t xml:space="preserve">Ilja van Beest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.1-26. </w:t>
+              <w:t xml:space="preserve">, 2024, 7 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25152459231213375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25152459241268197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443137v1</w:t>
+                <w:t xml:space="preserve">hal-04771441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching cognitive dissonance theory: Practical advice for the classroom.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Buchanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan de Vries</w:t>
+                <w:t xml:space="preserve">Savannah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">April Mcgrath</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Pavlacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scholarship of Teaching and Learning in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/stl0000346⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982120v1</w:t>
+                <w:t xml:space="preserve">hal-04048927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy theories explained by a cheating detection mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Personality Psychology Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.2023;e12876. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/spc3.12876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Science Accelerator’s COVID-19 rapid-response dataset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Paris</w:t>
+                <w:t xml:space="preserve">Expectation violation and cognitive dissonance theory: Proposal for an epistemic inconsistency management model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Forscher</w:t>
+                <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Pavlacic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David C Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.87. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (7), pp.1663-1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-022-01811-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048927v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expectation violation and cognitive dissonance theory: Proposal for an epistemic inconsistency management model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching cognitive dissonance theory: Practical advice for the classroom.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bran</w:t>
+                <w:t xml:space="preserve">Jan de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C Vaidis</w:t>
+                <w:t xml:space="preserve">April Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 (7), pp.1663-1679. </w:t>
+              <w:t xml:space="preserve">Scholarship of Teaching and Learning in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/stl0000346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190471v1</w:t>
+                <w:t xml:space="preserve">hal-03982120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In COVID-19 Health Messaging, Loss Framing Increases Anxiety with Little-to-No Concomitant Benefits: Experimental Evidence from 84 Countries</w:t>
               </w:r>
@@ -1549,64 +1549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux Horizons sur la Dissonance Cognitive : Développements Récents, Modèles Intégratifs et Pistes de Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 122 (1), pp.149-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1653,77 +1653,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSACR: The Psychological Science Accelerator's COVID-19 Rapid-Response Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erin Michelle Buchanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savannah Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Forscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Michael Pavlacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1774,64 +1774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Minimal Inconsistency Evoke Negative Affect? Report From Three Studies Using an Implicit Measure of Emotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychological Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (1), pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1859,343 +1859,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03772411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Characteristics of the Cognitive Dissonance State: Exploration Within the Pleasure Arousal Dominance Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Assessing risk-taking: what to measure and how to measure it</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologica Belgica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (1), pp.86-102. </w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.490-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/pb.517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2019.1591489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03772443v1</w:t>
+                <w:t xml:space="preserve">halshs-03772468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing risk-taking: what to measure and how to measure it</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Vaidis</w:t>
+                <w:t xml:space="preserve">Discrepancy in internalized values of workers in extreme situations: Consequences for soldiers and risk for the organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13669877.2019.1591489⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.100560 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03772468v1</w:t>
+                <w:t xml:space="preserve">hal-03492663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepancy in internalized values of workers in extreme situations: Consequences for soldiers and risk for the organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David C. Vaidis</w:t>
+                <w:t xml:space="preserve">On the Characteristics of the Cognitive Dissonance State: Exploration Within the Pleasure Arousal Dominance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70, pp.100560 -. </w:t>
+              <w:t xml:space="preserve">Psychologica Belgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (1), pp.86-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/pb.517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492663v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03772443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Respectable Challenges to Respectable Theory: Cognitive Dissonance Theory Requires Conceptualization Clarification and Operational Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acquiescement répété appliqué à la privation de tabac en comparaison au pied-dans-la-porte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,64 +2363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some prior considerations about dissonance to understand its reduction: Comment on McGrath (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social and Personality Psychology Compass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (9), pp.e12411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2454,51 +2454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching Opponents and Leaving Supporters : Adjusting Physical Proximity to Reduce Cognitive Dissonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Oberlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2530,221 +2530,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milgram du laboratoire à la télévision : enjeux éthiques, politiques et scientifiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Is commitment necessary for the arousal of informational dissonance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Codou</w:t>
+                <w:t xml:space="preserve">Patrick Gosling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.399-420</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.33-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057939v1</w:t>
+                <w:t xml:space="preserve">hal-01057945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is commitment necessary for the arousal of informational dissonance?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Milgram du laboratoire à la télévision : enjeux éthiques, politiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gosling</w:t>
+                <w:t xml:space="preserve">Olivier Codou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.33-63</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.399-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057945v1</w:t>
+                <w:t xml:space="preserve">hal-01057939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing compliance with a request: two touches are more effective than one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2814,51 +2814,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissonance cognitive : Approches classiques et développements contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris: Dunod, pp.232, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2876,51 +2876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degré d'inconsistance, Engagement, et Information : Ré-exploration dans le champ de la dissonance cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarrebruck: Éditions Universitaires Européennes, pp.372, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3056,64 +3056,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Dissonance Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Bibliographies Online: Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3160,64 +3160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradigmes classiques de la dissonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Fointiat; Fabien Girandola ; Patrick Gosling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dissonance cognitive: Quand les actes changent les idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3354,286 +3354,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding the Motivations, Benefits and Barriers for Collaborators to Engage or Abstain from BTS Collaboration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etudes multi-lab: Contribution à la table ronde organisée par Anthony Lantian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Team Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Online, United States</w:t>
+              <w:t xml:space="preserve">Journées Thématique de l’ADRIPS : de la Réflexion Méthodologique au Traitement des Données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312059v1</w:t>
+                <w:t xml:space="preserve">hal-05312320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Many Academic Settings: Exploring Global Academic Contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoding the Motivations, Benefits and Barriers for Collaborators to Engage or Abstain from BTS Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Pronizius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly C Doell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M Elsherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud M Elsherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Team Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312033v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes multi-lab: Contribution à la table ronde organisée par Anthony Lantian</w:t>
+                <w:t xml:space="preserve">Many Academic Settings: Exploring Global Academic Contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M Elsherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Thématique de l’ADRIPS : de la Réflexion Méthodologique au Traitement des Données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Big Team Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312320v1</w:t>
+                <w:t xml:space="preserve">hal-05312033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Diversity and Inequity in Academia</w:t>
               </w:r>
@@ -3682,519 +3682,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Crise de la Réplication ? Nouvelles Pratiques, Conséquences et Perspectives</w:t>
+                <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683686v1</w:t>
+                <w:t xml:space="preserve">hal-04683678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Protzko</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priya Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Remote Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683678v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRR sur la Dissonance Cognitive : Résultats et Retours sur une Pratique Croissante de Big Team Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Manage Big Team Science Projects in Psychology</w:t>
+                <w:t xml:space="preserve">Post-Crise de la Réplication ? Nouvelles Pratiques, Conséquences et Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Priya Silverstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for the Improvement of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Improvement of Psychological Science, Jun 2024, Remote Conference, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Diffusion de la Recherche Internationale en Psychologie Sociale, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683672v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Unity of Psychological Sciences</w:t>
+                <w:t xml:space="preserve">Managing Big Team Science II: Continuation of lessons learned sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan R Wagge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th meeting of the Society for the Improvement of Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIPS, Jun 2023, Padova, Italy</w:t>
+              <w:t xml:space="preserve">BTSCON2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Big Team Science Conference, Oct 2023, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771465v1</w:t>
+                <w:t xml:space="preserve">hal-04742361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Big Team Science II: Continuation of lessons learned sharing</w:t>
+                <w:t xml:space="preserve">Improving the Unity of Psychological Sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BTSCON2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Big Team Science Conference, Oct 2023, Online, United States</w:t>
+              <w:t xml:space="preserve">6th meeting of the Society for the Improvement of Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIPS, Jun 2023, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742361v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Petite Histoire de la Dissonance Cognitive comme Éclairage de l'Histoire de notre Discipline</w:t>
               </w:r>
@@ -4262,77 +4262,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Big Team Science: Sharing Lessons Learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Protzko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan R Wagge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BTSCON2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Big Team Science Conference, Oct 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4357,64 +4357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommage à Jean-Léon Beauvois : une pensée psychosociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fointiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4491,51 +4491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international INS HEA et des Sciences et de l’Industrie Paris, « Toucher pour apprendre, toucher pour communiquer », Cité des Sciences, Paris, actes numériques,et papier pp. 84-91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Montalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la Société Française de Psychologie « Psychologie : fonctionnements, dysfonctionnements », Strasbourg, 2-4 Septembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4953,51 +4953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchand Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5205,51 +5205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inconsistency Processing Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Aubert‐teillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPSP 2022 Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5287,51 +5287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive Dissonance RRR: Findings from a Multi-lab Constructive Replication of a Major Paradigm of Social Psychology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Vaidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem W A Sleegers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th General Meeting of the EASP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5596,51 +5596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E1105EB"/>
+    <w:nsid w:val="0E282776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5827,51 +5827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcvaidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1954-2219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131137166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367521049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771441v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem W A Sleegers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Ross" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Demarree" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Beest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459241268197" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eastwick Paul W." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparks Jehan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finkel Eli J." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Eva M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamkovi&#269; Mat&#250;&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/fe56h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Mcgrath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/stl0000346" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert&#8208;teillaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12876" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Vaidis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00594-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772468v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1591489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100560" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057945v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199828340-0156" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-dissonance-cognitive-9782200278601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pronizius" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C Doell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M Elsherif" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312320v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683690v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schmidt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Silverstein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Wagge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Marie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Flora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Reber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Francisco Miranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dcvaidis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1954-2219" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131137166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000367521049" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert-Teillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mauduy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Vaidis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2025.102723" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375826v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Buchanan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Cuccolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Heyman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels van Berkel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Coles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02254-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vaidis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Sleegers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian van Leeuwen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Demarree" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#248;rn S&#230;trevik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231213375" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652249v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eastwick Paul W." TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sparks Jehan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finkel Eli J." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meza Eva M." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adamkovi&#269; Mat&#250;&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/fe56h" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771441v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem W A Sleegers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert M Ross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G Demarree" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilja van Beest" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459241268197" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04048927v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Lewis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Paris" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Pavlacic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01811-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert&#8208;teillaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12876" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190471v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Vaidis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2981" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan de Vries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=April Mcgrath" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/stl0000346" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846900v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles A Dorison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer S Lerner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake H Heller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J Rothman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichiro I Kawachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-022-00128-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Legate" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Vy Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Netta Weinstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlen Moller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Legault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2111091119" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772406v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0149" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03934132v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Michelle Buchanan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Michael Pavlacic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/byqha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12646-020-00594-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2019.1591489" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100560" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/pb.517" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772464v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794178v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Souchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000136" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/spc3.12411" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473243v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Oberl&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057945v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gosling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057939v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Codou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01057950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03772484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/obo/9780199828340-0156" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449793v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fointiat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/la-dissonance-cognitive-9782200278601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312327v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312320v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312059v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Pronizius" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C Doell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M Elsherif" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Protzko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Schmidt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Silverstein" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R Wagge" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771465v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892158v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03341762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887980v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buttafoghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075199v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Montalan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304167v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchand Marie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiwen Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Flora" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Reber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Unkelbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892183v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Francisco Miranda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Fang Yang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Kowal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>