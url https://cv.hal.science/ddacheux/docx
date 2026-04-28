--- v0 (2026-03-29)
+++ v1 (2026-04-28)
@@ -234,472 +234,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial epithelia from adults and children: SARS-CoV-2 spread via syncytia formation and type III interferon infectivity restriction</w:t>
+                <w:t xml:space="preserve">TFK1, a basal body transition fibre protein that is essential for cytokinesis in Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Beucher</w:t>
+                <w:t xml:space="preserve">Miharisoa Rijatiana Ramanantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
+                <w:t xml:space="preserve">Nicolas Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Celle</w:t>
+                <w:t xml:space="preserve">Elina Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Pied</w:t>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Recordon-Pinson</w:t>
+                <w:t xml:space="preserve">Corinne Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (28), </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (11), pp.jcs259893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2202370119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815383v1</w:t>
+                <w:t xml:space="preserve">hal-03817184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFK1, a basal body transition fibre protein that is essential for cytokinesis in Trypanosoma brucei</w:t>
+                <w:t xml:space="preserve">TbKINX1B: a novel BILBO1 partner and an essential protein in bloodstream form &amp;lt;i&amp;gt;Trypanosoma brucei&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miharisoa Rijatiana Ramanantsalama</w:t>
+                <w:t xml:space="preserve">Doranda Perdomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Landrein</w:t>
+                <w:t xml:space="preserve">Elodie Berdance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elina Casas</w:t>
+                <w:t xml:space="preserve">Gertrud Lallinger-Kube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Salin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blancard</w:t>
+                <w:t xml:space="preserve">Annelise Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.259893⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817184v1</w:t>
+                <w:t xml:space="preserve">hal-03611291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbKINX1B: a novel BILBO1 partner and an essential protein in bloodstream form &amp;lt;i&amp;gt;Trypanosoma brucei&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bronchial epithelia from adults and children: SARS-CoV-2 spread via syncytia formation and type III interferon infectivity restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doranda Perdomo</w:t>
+                <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Berdance</w:t>
+                <w:t xml:space="preserve">Alexis Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gertrud Lallinger-Kube</w:t>
+                <w:t xml:space="preserve">Noemie Pied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelise Sahin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Dacheux</w:t>
+                <w:t xml:space="preserve">Patricia Recordon-Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.14. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (28), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2202370119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611291v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrabody induced cell death by targeting the T. brucei cytoskeletal protein TbBILBO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miharisoa Rijatiana Ramanantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Di Primo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,480 +1121,480 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma El Khouri</w:t>
+                <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maelle Givelet</w:t>
+                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346745v1</w:t>
+                <w:t xml:space="preserve">hal-01724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724640v1</w:t>
+                <w:t xml:space="preserve">hal-01863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Dacheux</w:t>
+                <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lorès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Coutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karaouzène</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Coutton</w:t>
+                <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863586v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
               </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick R Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keni Vidilaseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,291 +1842,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method for Visualization of Incoming Adenovirus Chromatin Complexes in Fixed and Living Cells.</w:t>
+                <w:t xml:space="preserve">Human FAM154A (SAXO1) is a microtubule-stabilizing protein specific to cilia and related structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuro Komatsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Dacheux</w:t>
+                <w:t xml:space="preserve">D. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Kreppel</w:t>
+                <w:t xml:space="preserve">B. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyosuke Nagata</w:t>
+                <w:t xml:space="preserve">C. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Wodrich</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (7), pp.1294-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.155143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269910v1</w:t>
+                <w:t xml:space="preserve">hal-02322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human FAM154A (SAXO1) is a microtubule-stabilizing protein specific to cilia and related structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method for Visualization of Incoming Adenovirus Chromatin Complexes in Fixed and Living Cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Roger</w:t>
+                <w:t xml:space="preserve">Tetsuro Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bosc</w:t>
+                <w:t xml:space="preserve">Florian Kreppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Landrein</w:t>
+                <w:t xml:space="preserve">Kyosuke Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harald Wodrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 128 (7), pp.1294-1307. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0137102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.155143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0137102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322739v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amphipathic helix of adenovirus capsid protein VI contributes to penton release and postentry sorting.</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick R Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Thonnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-forming activity of type III system-secreted proteins leads to oncosis of Pseudomonas aeruginosa-infected macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3198,51 +3198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Pied" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202370119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Rijatiana Ramanantsalama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259893" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03611291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doranda Perdomo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berdance" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lallinger-Kube" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Sahin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367221v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Broster Reix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bonhivers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00915-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Broster Reix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mailh&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Agnero-Rigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keni Vidilaseris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Dong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Komatsu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kreppel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyosuke Nagata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137102" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dacheux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landrein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.155143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schellenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven Vasishtan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aknin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Austin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02257-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhivers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dacheux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Landrein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thonnus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Giroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700780200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larimer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamerdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoutland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0404012101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Attree" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02368.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Rijatiana Ramanantsalama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259893" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03611291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doranda Perdomo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berdance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lallinger-Kube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Sahin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Pied" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202370119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367221v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Broster Reix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bonhivers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00915-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Broster Reix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mailh&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Agnero-Rigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keni Vidilaseris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Dong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dacheux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landrein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.155143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Komatsu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kreppel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyosuke Nagata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schellenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven Vasishtan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aknin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Austin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02257-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhivers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dacheux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Landrein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thonnus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Giroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700780200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larimer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamerdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoutland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0404012101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Attree" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02368.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>