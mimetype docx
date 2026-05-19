--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -66,2992 +66,3142 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flagellar pocket collar biogenesis: Cytoskeletal organization and novel structures in a unicellular parasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zelená Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casas Elina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Chloé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landrein Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dacheux Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel axonemal protein ZMYND12 interacts with TTC29 and DNAH1, and is required for male fertility and flagellum function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.87698.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TFK1, a basal body transition fibre protein that is essential for cytokinesis in Trypanosoma brucei</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blancard</w:t>
+                <w:t xml:space="preserve">Bronchial epithelia from adults and children: SARS-CoV-2 spread via syncytia formation and type III interferon infectivity restriction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Blondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Pied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Recordon-Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2202370119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.259893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03817184v1</w:t>
+                <w:t xml:space="preserve">hal-03815383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbKINX1B: a novel BILBO1 partner and an essential protein in bloodstream form &amp;lt;i&amp;gt;Trypanosoma brucei&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Dacheux</w:t>
+                <w:t xml:space="preserve">TFK1, a basal body transition fibre protein that is essential for cytokinesis in Trypanosoma brucei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharisoa Rijatiana Ramanantsalama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (11), pp.jcs259893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.259893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611291v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronchial epithelia from adults and children: SARS-CoV-2 spread via syncytia formation and type III interferon infectivity restriction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Recordon-Pinson</w:t>
+                <w:t xml:space="preserve">TbKINX1B: a novel BILBO1 partner and an essential protein in bloodstream form &amp;lt;i&amp;gt;Trypanosoma brucei&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doranda Perdomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Berdance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Lallinger-Kube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2202370119⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815383v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrabody induced cell death by targeting the T. brucei cytoskeletal protein TbBILBO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miharisoa Rijatiana Ramanantsalama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Di Primo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Minder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Bonhivers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Spectrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (2), pp.e00915-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/Spectrum.00915-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhalin, an essential cytoskeleton-associated protein of $Trypanosoma\ brucei$ linking TbBILBO1 of the flagellar pocket collar with the hook complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E. Broster Reix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mailhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Agnero-Rigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (11), pp.2334. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9112334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biallelic variants in MAATS1 encoding CFAP91, a calmodulin-associated and spoke-associated complex protein, cause severe astheno-teratozoospermia and male infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Beurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (10), pp.708-716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in TTC29, Encoding an Evolutionarily Conserved Axonemal Protein, Result in Asthenozoospermia and Male Infertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabrice Nsota Mbango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (6), pp.1148-1167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in CFAP43 and CFAP44 cause male infertility and flagellum defects in Trypanosoma and human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra S. Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-02792-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Homozygous Ancestral SVA-Insertion-Mediated Deletion in WDR66 Induces Multiple Morphological Abnormalities of the Sperm Flagellum and Male Infertility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Amiri-Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karaouzène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 103 (3), pp.400-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homozygous missense mutation L673P in adenylate kinase 7 (AK7) leads to primary male infertility and multiple morphological anomalies of the flagella but not to primary ciliary dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lorès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elma El Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Givelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (7), pp.1196-1211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddy034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-exome sequencing identifies mutations in FSIP2 as a recurrent cause of multiple morphological abnormalities of the sperm flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine-Eddine Kherraf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selima Fourati Ben Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Saut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (10), pp.1973 - 1984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/dey264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BILBO1 Is a Scaffold Protein of the Flagellar Pocket Collar in the Pathogen Trypanosoma brucei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick R Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keni Vidilaseris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (3), pp.e1004654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human FAM154A (SAXO1) is a microtubule-stabilizing protein specific to cilia and related structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 128 (7), pp.1294-1307. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.155143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method for Visualization of Incoming Adenovirus Chromatin Complexes in Fixed and Living Cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuro Komatsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kreppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyosuke Nagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Wodrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (9), pp.e0137102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0137102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amphipathic helix of adenovirus capsid protein VI contributes to penton release and postentry sorting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daven Vasishtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Aknin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisley Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (4), pp.2121-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02257-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbSAXO is a MAP6-related protein involved in motility of Trypanosoma brucei flagellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick R Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonhivers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Thonnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (S1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2046-2530-1-S1-P16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MAP6-Related Protein Is Present in Protozoa and Is Involved in Flagellum Motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick R Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Landrein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Thonnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (2), pp.e31344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0031344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murine Models for Trypanosoma brucei gambiense Disease Progression-From Silent to Chronic Infections and Early Brain Tropism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ottones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Biteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (9), pp.e509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An essential cell cycle-regulated nucleolar protein relocates to the mitotic spindle where it is involved in mitotic progression in Trypanosoma brucei.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boucher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christiane Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Baltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 282 (18), pp.13780-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M700780200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the evolution of Yersinia pestis through whole-genome comparison with Yersinia pseudotuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Larimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamerdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Stoutland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 101 (38), pp.13826-13831. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0404012101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-forming activity of type III system-secreted proteins leads to oncosis of Pseudomonas aeruginosa-infected macrophages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Goure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Usson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Attree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40 (1), pp.76-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-2958.2001.02368.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3198,51 +3348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817184v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Rijatiana Ramanantsalama" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259893" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03611291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doranda Perdomo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berdance" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lallinger-Kube" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Sahin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815383v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Pied" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202370119" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367221v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Broster Reix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bonhivers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00915-21" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475266v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Broster Reix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mailh&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Agnero-Rigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112334" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keni Vidilaseris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Dong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322739v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dacheux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landrein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.155143" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Komatsu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kreppel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyosuke Nagata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schellenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven Vasishtan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aknin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Austin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02257-14" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332396v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhivers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dacheux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Landrein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thonnus" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P16" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilbert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031344" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426327v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Giroud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000509" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169315v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700780200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carniel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larimer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamerdin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoutland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0404012101" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192534v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goure" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Attree" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02368.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05604682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelen&#225; Marie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casas Elina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Chlo&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrein Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dacheux Denis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241708v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dacheux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Broster Reix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beurois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lor&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.87698.2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815383v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Blondot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Celle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Pied" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Recordon-Pinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2202370119" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharisoa Rijatiana Ramanantsalama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Landrein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Casas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Salin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blancard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.259893" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03611291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doranda Perdomo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Berdance" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud Lallinger-Kube" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Sahin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367221v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E Broster Reix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Di Primo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Minder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bonhivers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/Spectrum.00915-21" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Broster Reix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Florimond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayrel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mailh&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Agnero-Rigot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03004959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cazin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bidart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106775" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine-Eddine Kherraf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Nsota Mbango" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coutton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.10.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S. Vargas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Amiri-Yekta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selima Fourati Ben Mustapha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02792-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karaouz&#232;ne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.07.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Givelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877993v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Zouari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322684v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keni Vidilaseris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Dong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322739v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dacheux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bosc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Landrein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.155143" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Komatsu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kreppel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyosuke Nagata" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Wodrich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0137102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Schellenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daven Vasishtan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Aknin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisley Austin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02257-14" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332396v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhivers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dacheux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Landrein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Thonnus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2046-2530-1-S1-P16" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323247v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Thonnus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031344" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426327v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Giroud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ottones" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000509" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M700780200" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carniel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Larimer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamerdin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stoutland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0404012101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192534v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Usson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Attree" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2001.02368.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>