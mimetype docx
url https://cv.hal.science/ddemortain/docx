--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Demortain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ddemortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9544-7507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104469536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis sociologue et politiste, et conduis des recherches dans le domaine des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">science and technology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur les rapports entre savoirs, expertise et action publique. Je mène des recherche, enseigne et publie sur les thématiques suivantes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Science réglementaire; 'écologie' des acteurs et des normes de preuve dans l’évaluation des technologies et des risques (produits chimiques, pesticides)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agences d’expertise, légitimité des bureaucraties techniques; designs pour l’utilisation des sciences dans la décision (analyse des risques, sciences des risques; ANSES, US EPA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production privée de l'expertise publique, lobbying industriel par la science (e.g travaux sur le International Life Science Institute)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’action publique transnationale des experts; les &amp;quot;collèges invisibles&amp;quot; dans la régulation internationale des risques (mon livre de 2011 sur les collèges invisibles de normalisation de l'HACCP et d'autres normes de monitoring des risques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouverner par la quantification, la prédiction et les modèles (travaux sur les modèles QSAR et la régulation anticipée des produits chimiques; sur les scénarios disruptifs et la transition agroécologique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aujourd'hui chercheur à INRAE. Je suis associé et ancien membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Analysis of Risk and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010). Je suis titulaire d'une habilitation à diriger des recherche en sciences sociales (2017, Paris-est-Sup, garant PB. Joly) et d'un doctorat en sciences sociales (2006, ENS Cachan, dir. Jean-Claude Thoenig). J'ai été formé à la sociologie, la science politique, l'analyse des politiques publiques et la sociologie des organisations à l'IEP de Rennes et à l'ENS Cachan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science of Bureaucracy. Risk Decision Making and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 452 p., 2020, 9780262537940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 9782729871666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists and the Regulation of Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2011, 978 1 84980 943 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing prediction: A material political economy of the computational toxicology market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.20539517251406115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251406115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientists become experts—or don’t: Social organization of research and engagement in scientific advice in a toxicology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (3), pp.405-428. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03063127231204578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistrust of the black box: the public auditing of private models in the chemicals regulatory space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2023.2286278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing technical reputation: Regulatory agencies and evidential work in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Symposia: Corporatization of public services: new perspectives and enduring challenges, 100 (2), pp.394-407. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/padm.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaucraties techniques : science et rationalisations à l’Agence environnementale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.211.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts scientifiques et action publique : paradoxe et perspectives de recherche pour la sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (2), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science behind the ban: the outstanding impact of ecotoxicological research on the regulation of neonicotinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur, devenir expert ?. L’économie morale du rapport à l’expertise dans un laboratoire de toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence thérapeutique, controverses et production de la preuve dans l'espace public. A propos de l'hydroxychloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los juegos politicos del calculo. Hacia una sociologi­a de la cuantificacion en la gobernanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.991-1008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société (de l’analyse) du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance â Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan C Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Calculation. Towards a Sociology of Quantification in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.973-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'effets, effets des modèles. Calcul des doses et pouvoir industriel dans la gouvernance des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1063-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise de marché : anticipations marchandes et construction des méthodes toxicologiques dans la réglementation des produits chimiques aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.429-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul. Sociologie politique de la quantification dans l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Prediction for Regulation: The Development of (Quantitative) Structure-Activity Relationships for the Assessment of Chemicals at the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.65062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en eaux troubles. Sciences, techniques, idéologies Ivan Sainsaulieu, Arnaud Saint-Martin (Eds) Éditions du Croquant, 2017, 330 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate: le piège de la privatisation de l'expertise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 février 2018, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science and the Evaluation of Technology and Risk: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools of globalization. Ways of regulating and the structure of the international regime for pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1249-1275. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2015.1066695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire preuve en régime de controverse ? Retour sur l’histoire de l’évaluation des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/3 (73), pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle BRUNO et Emmanuel DIDIER, Benchmarking. L’État sous pression statistique, Paris, La Découverte, coll. « Zones », 2013, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (182), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.182.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing public organization and organizing back in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arrelano-Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.145-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840612473538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology in Controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (6), pp.727 - 748. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913490201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude Séralini et ce qu’elle nous apprend sur la toxicologie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.84-87. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carpenter, Reputation and Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling global principle-based regulation: The case of risk analysis in the Codex Alimentarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.207 - 224. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5991.2012.01144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiator: on ne réformera pas sans les industriels et les experts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying à Bruxelles, ou la politisation comme métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public organizations, stakeholders and the construction of publicness. Claims and defence of authority in public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (4), pp.975-992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0033-3298.2004.00427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cihan Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (4), pp.2-12, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul: Sociologie de la quantification dans l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (4), pp.1-19, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science, and the Evaluation of Technology and Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2), pp.139-159, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashveen Peerbaye; Soraya Boudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.97-120, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.103-126, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts in the Regulation of Technology and Risk: An Ecological Perspective on Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gil Eyal; Thomas Medvetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Expertise and Democratic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.282-313, 2023, 9780190848927. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190848927.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitalization of risk assessment: Fulfilling the promises of prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Le Coze; Stian Antonsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the Digital Age: Sociotechnical Perspectives on Algorithms and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.11-19, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-32632-5. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32633-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ciência e da expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassenteufel, P; Porto de Oliveira, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-173, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying par la science: l’enrôlement des experts et de la connaissance scientifiques dans la représentation des intérets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerléo, Jean-François; Sapin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying : Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.305-318, 2020, 978-2-275-07672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts and the production of international policy knowledge: do epistemic communities do the job?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Littoz-Monnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Expertise in International Organizations: How International Bureaucracies Produce and Mobilize Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-92, 2017, 978-1-138-68725-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315542386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of making risk frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riskwork. Essays on the Organizational Life of Risk Managemment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780198753223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, référence, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2015, Collection Référence (Presses de Sciences Po), 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.279 - 285, 2015, Collection Référence (Presses de Sciences Po), 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les heurts de la transnationalisation. L’OMS, l’International Conference on Harmonisation et la régulation internationale du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Res Publica, 978-2-7535-4177-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards of scientific advice. Risk analysis and the formation of the European Food Safety Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentsch, Justus; Weingart, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Advice to Policy Making: International Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Budrich, 2009, 978-3-86649-176-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire des chiffres globaux ? La question des ‘infrastructures’ transnationales de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la société internationale par les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gambardella, CERIC/SciencesPo Aix, Jan 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging toxicological evidence: Insights from a textual analysis of EU assessment reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides: Regulatory Science in Question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS, Oct 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-risking : Comprendre la stratégie industrielle de production de connaissances sur les risques des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrie des pesticides sous le regard des sciences sociales. Produire, promettre, se défendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SHS-Pesticides, Mar 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying through science. Discussing epistemic capture in the case of ILSI and the mode of action (MOA) of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Capture and the Environmental Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the commercial toxicity testing industry: privatization of regulatory knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, Scientific Authority, and Governance in the Age of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas Mueller; Jessica Wang, Sep 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of evidence: changing forms of risk decision-making in the regulation of technologies in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence Regime(s) in Contemporary Knowledge Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Science, Technology and Society (STS), Technical University Munich, Apr 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking ecologically about expertise: industries, academics and social movements in the competing production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VäSTS &amp; Chalmers STS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Goteborg - Virtual Conference, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre d'Etude et de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture et de la Souveraineté Alimentaire, May 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de l’expertise? Bureaucraties techniques et écologie des savoirs pour l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience des relations science-société suite à la pandémie COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Vivant &amp; Académie des Sciences, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asilomar and the evolving science-policy designs for risk governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Life: Regulating Science, Risks, and Society in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rice University, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport des scientifiques à l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre science et décision, quel role pour les expertises scientifiques collectives - Ecole-chercheur INRAE-INSERM-IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Computational Environmental Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS-INRAE and IFRIS; Scott Frickel, IBES, Brown University, Jul 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la prédiction des risques : Organisation et connaissances des transitions, dégradations et autres dynamiques systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Conseil d’Orientation de la Recherche de l’Institut de Radioprotection et de Sureté Nucléaire, Face aux conjonctions d’événements liés aux changements climatiques : Quelles connaissances produire ? Quel agenda de recherche pour l’IRSN?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie de la crédibilité : le marché de la prédiction des risques des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés - (LISIS), May 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer, gérer, communiquer sur les risques: vers une histoire politique des technologies de gouvernement de l’incertitude et des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ETIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-mediated governance: Modellers, firms & regulators in the negotiation of prediction and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Social Studies of Science, Oct 2021, Toronto (virtual ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction Générale Déléguée à l’Expertise et à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Predictive Knowledge. Public Investments and Private Development of Software Tools to Predict Chemical Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society for the Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport science/politique publique: mise en perspective des postures de l’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur INRAE "Appui aux Politiques Publiques: Regards croisés de scientifiques, repères et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-meets-critics: Annabelle Littoz-Monet, &amp;quot;Governing through Expertise, Cambridge University Press&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-Meets-Critics: David Demortain, &amp;quot;The Science of Bureaucracy. Risk Decision-Making and the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Advanced Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizing risk assessment: the complex paths towards predictive knowledge systems for chemicals safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the digital age: Old and new problems algorithms, machine learning, big data &amp; artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Technologies and Work (NeTWork), Sep 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les expositions pour mieux gérer les risques ? Histoire d’un savoir de gouvernement improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé. Congrès de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques INRAE dans l’action publique. Appréhender les formes diverses d’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’installation de la Direction à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Emerging Technologies: Uncertainty and Responsibility in Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School for the Future of Innovation in Society, Arizona State University, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of anticipatory expertise. Analyzing modelling and prediction from a science, technology and innovation studies perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk, School for the Future of Innovation in Society, Arizona State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et politique: le risque comme instrument de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du CERIUM - Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pharmaceutical industry and the production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Interests and Public Health Knowledge, Expertise, Markets. Final conference of the MEDICI project (2017-2019) on conflicts of interest in the field of medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of bureaucracy. Risk decision-making and the legitimacy of the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSPO Conversations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans l'expertise: comment le paradigme de l'analyse des risques intègre-t-il de nouvelles formes de connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des experts de l’Anses - Sciences pour l’expertise : entre évolution et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Apr 2018, Paris, France. 49 p., </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27032.29443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Communication in Alternatives to Animal testing: Raising awareness beyond the community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Alternatives and Animal Use in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377998.ch40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la politique de l'Union Européenne concernant les pesticides contenant des substances actives classées comme &amp;quot;candidates à la substitution&amp;quot; : un dispositif favorable à la santé publique et à l'environnement trop rarement mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the European Union's policy on pesticides containing active substances classified as &amp;quot;candidates for substitution&amp;quot; : a system favorable to public health and the environment too rarely implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inconnu. 2017, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie dans le département SAE2. Périmètre et questions de recherche 2003-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs on Controversy. A history of risk governance at the US EPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est (COMUE), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Demortain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ddemortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9544-7507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104469536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis sociologue et politiste, et conduis des recherches dans le domaine des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">science and technology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur les rapports entre savoirs, expertise et action publique. Je mène des recherche, enseigne et publie sur les thématiques suivantes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Science réglementaire; 'écologie' des acteurs et des normes de preuve dans l’évaluation des technologies et des risques (produits chimiques, pesticides)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agences d’expertise, légitimité des bureaucraties techniques; designs pour l’utilisation des sciences dans la décision (analyse des risques, sciences des risques; ANSES, US EPA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production privée de l'expertise publique, lobbying industriel par la science (e.g travaux sur le International Life Science Institute)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’action publique transnationale des experts; les &amp;quot;collèges invisibles&amp;quot; dans la régulation internationale des risques (mon livre de 2011 sur les collèges invisibles de normalisation de l'HACCP et d'autres normes de monitoring des risques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouverner par la quantification, la prédiction et les modèles (travaux sur les modèles QSAR et la régulation anticipée des produits chimiques; sur les scénarios disruptifs et la transition agroécologique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aujourd'hui chercheur à INRAE. Je suis associé et ancien membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Analysis of Risk and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010). Je suis titulaire d'une habilitation à diriger des recherche en sciences sociales (2017, Paris-est-Sup, garant PB. Joly) et d'un doctorat en sciences sociales (2006, ENS Cachan, dir. Jean-Claude Thoenig). J'ai été formé à la sociologie, la science politique, l'analyse des politiques publiques et la sociologie des organisations à l'IEP de Rennes et à l'ENS Cachan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science of Bureaucracy. Risk Decision Making and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 452 p., 2020, 9780262537940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 9782729871666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists and the Regulation of Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2011, 978 1 84980 943 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing prediction: A material political economy of the computational toxicology market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.20539517251406115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251406115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientists become experts—or don’t: Social organization of research and engagement in scientific advice in a toxicology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (3), pp.405-428. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03063127231204578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistrust of the black box: the public auditing of private models in the chemicals regulatory space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2023.2286278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaucraties techniques : science et rationalisations à l’Agence environnementale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.211.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing technical reputation: Regulatory agencies and evidential work in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Symposia: Corporatization of public services: new perspectives and enduring challenges, 100 (2), pp.394-407. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/padm.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts scientifiques et action publique : paradoxe et perspectives de recherche pour la sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (2), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science behind the ban: the outstanding impact of ecotoxicological research on the regulation of neonicotinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur, devenir expert ?. L’économie morale du rapport à l’expertise dans un laboratoire de toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence thérapeutique, controverses et production de la preuve dans l'espace public. A propos de l'hydroxychloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los juegos politicos del calculo. Hacia una sociologi­a de la cuantificacion en la gobernanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.991-1008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société (de l’analyse) du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance â Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan C Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Calculation. Towards a Sociology of Quantification in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.973-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'effets, effets des modèles. Calcul des doses et pouvoir industriel dans la gouvernance des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1063-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise de marché : anticipations marchandes et construction des méthodes toxicologiques dans la réglementation des produits chimiques aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.429-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul. Sociologie politique de la quantification dans l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Prediction for Regulation: The Development of (Quantitative) Structure-Activity Relationships for the Assessment of Chemicals at the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.65062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en eaux troubles. Sciences, techniques, idéologies Ivan Sainsaulieu, Arnaud Saint-Martin (Eds) Éditions du Croquant, 2017, 330 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate: le piège de la privatisation de l'expertise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 février 2018, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science and the Evaluation of Technology and Risk: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools of globalization. Ways of regulating and the structure of the international regime for pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1249-1275. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2015.1066695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire preuve en régime de controverse ? Retour sur l’histoire de l’évaluation des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/3 (73), pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle BRUNO et Emmanuel DIDIER, Benchmarking. L’État sous pression statistique, Paris, La Découverte, coll. « Zones », 2013, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (182), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.182.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing public organization and organizing back in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arrelano-Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.145-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840612473538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology in Controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (6), pp.727 - 748. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913490201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude Séralini et ce qu’elle nous apprend sur la toxicologie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.84-87. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carpenter, Reputation and Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling global principle-based regulation: The case of risk analysis in the Codex Alimentarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.207 - 224. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5991.2012.01144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiator: on ne réformera pas sans les industriels et les experts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying à Bruxelles, ou la politisation comme métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public organizations, stakeholders and the construction of publicness. Claims and defence of authority in public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (4), pp.975-992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0033-3298.2004.00427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cihan Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (4), pp.2-12, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul: Sociologie de la quantification dans l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (4), pp.1-19, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science, and the Evaluation of Technology and Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2), pp.139-159, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashveen Peerbaye; Soraya Boudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.97-120, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.103-126, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts in the Regulation of Technology and Risk: An Ecological Perspective on Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gil Eyal; Thomas Medvetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Expertise and Democratic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.282-313, 2023, 9780190848927. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190848927.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitalization of risk assessment: Fulfilling the promises of prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Le Coze; Stian Antonsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the Digital Age: Sociotechnical Perspectives on Algorithms and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.11-19, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-32632-5. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32633-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ciência e da expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassenteufel, P; Porto de Oliveira, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-173, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying par la science: l’enrôlement des experts et de la connaissance scientifiques dans la représentation des intérets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerléo, Jean-François; Sapin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying : Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.305-318, 2020, 978-2-275-07672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts and the production of international policy knowledge: do epistemic communities do the job?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Littoz-Monnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Expertise in International Organizations: How International Bureaucracies Produce and Mobilize Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-92, 2017, 978-1-138-68725-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315542386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of making risk frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riskwork. Essays on the Organizational Life of Risk Managemment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780198753223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, référence, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les heurts de la transnationalisation. L’OMS, l’International Conference on Harmonisation et la régulation internationale du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Res Publica, 978-2-7535-4177-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.279 - 285, 2015, Collection Référence (Presses de Sciences Po), 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2015, Collection Référence (Presses de Sciences Po), 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards of scientific advice. Risk analysis and the formation of the European Food Safety Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentsch, Justus; Weingart, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Advice to Policy Making: International Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Budrich, 2009, 978-3-86649-176-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire des chiffres globaux ? La question des ‘infrastructures’ transnationales de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la société internationale par les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gambardella, CERIC/SciencesPo Aix, Jan 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-risking : Comprendre la stratégie industrielle de production de connaissances sur les risques des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrie des pesticides sous le regard des sciences sociales. Produire, promettre, se défendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SHS-Pesticides, Mar 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging toxicological evidence: Insights from a textual analysis of EU assessment reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides: Regulatory Science in Question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS, Oct 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying through science. Discussing epistemic capture in the case of ILSI and the mode of action (MOA) of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Capture and the Environmental Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the commercial toxicity testing industry: privatization of regulatory knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, Scientific Authority, and Governance in the Age of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas Mueller; Jessica Wang, Sep 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of evidence: changing forms of risk decision-making in the regulation of technologies in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence Regime(s) in Contemporary Knowledge Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Science, Technology and Society (STS), Technical University Munich, Apr 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking ecologically about expertise: industries, academics and social movements in the competing production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VäSTS &amp; Chalmers STS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Goteborg - Virtual Conference, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre d'Etude et de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture et de la Souveraineté Alimentaire, May 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de l’expertise? Bureaucraties techniques et écologie des savoirs pour l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience des relations science-société suite à la pandémie COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Vivant &amp; Académie des Sciences, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asilomar and the evolving science-policy designs for risk governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Life: Regulating Science, Risks, and Society in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rice University, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport des scientifiques à l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre science et décision, quel role pour les expertises scientifiques collectives - Ecole-chercheur INRAE-INSERM-IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie de la crédibilité : le marché de la prédiction des risques des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés - (LISIS), May 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Computational Environmental Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS-INRAE and IFRIS; Scott Frickel, IBES, Brown University, Jul 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la prédiction des risques : Organisation et connaissances des transitions, dégradations et autres dynamiques systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Conseil d’Orientation de la Recherche de l’Institut de Radioprotection et de Sureté Nucléaire, Face aux conjonctions d’événements liés aux changements climatiques : Quelles connaissances produire ? Quel agenda de recherche pour l’IRSN?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer, gérer, communiquer sur les risques: vers une histoire politique des technologies de gouvernement de l’incertitude et des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ETIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-mediated governance: Modellers, firms & regulators in the negotiation of prediction and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Social Studies of Science, Oct 2021, Toronto (virtual ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport science/politique publique: mise en perspective des postures de l’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur INRAE "Appui aux Politiques Publiques: Regards croisés de scientifiques, repères et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Predictive Knowledge. Public Investments and Private Development of Software Tools to Predict Chemical Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society for the Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction Générale Déléguée à l’Expertise et à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-meets-critics: Annabelle Littoz-Monet, &amp;quot;Governing through Expertise, Cambridge University Press&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-Meets-Critics: David Demortain, &amp;quot;The Science of Bureaucracy. Risk Decision-Making and the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Advanced Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizing risk assessment: the complex paths towards predictive knowledge systems for chemicals safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the digital age: Old and new problems algorithms, machine learning, big data &amp; artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Technologies and Work (NeTWork), Sep 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les expositions pour mieux gérer les risques ? Histoire d’un savoir de gouvernement improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé. Congrès de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques INRAE dans l’action publique. Appréhender les formes diverses d’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’installation de la Direction à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Emerging Technologies: Uncertainty and Responsibility in Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School for the Future of Innovation in Society, Arizona State University, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of anticipatory expertise. Analyzing modelling and prediction from a science, technology and innovation studies perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk, School for the Future of Innovation in Society, Arizona State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et politique: le risque comme instrument de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du CERIUM - Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pharmaceutical industry and the production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Interests and Public Health Knowledge, Expertise, Markets. Final conference of the MEDICI project (2017-2019) on conflicts of interest in the field of medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of bureaucracy. Risk decision-making and the legitimacy of the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSPO Conversations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans l'expertise: comment le paradigme de l'analyse des risques intègre-t-il de nouvelles formes de connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des experts de l’Anses - Sciences pour l’expertise : entre évolution et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Apr 2018, Paris, France. 49 p., </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27032.29443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Communication in Alternatives to Animal testing: Raising awareness beyond the community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Alternatives and Animal Use in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377998.ch40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la politique de l'Union Européenne concernant les pesticides contenant des substances actives classées comme &amp;quot;candidates à la substitution&amp;quot; : un dispositif favorable à la santé publique et à l'environnement trop rarement mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the European Union's policy on pesticides containing active substances classified as &amp;quot;candidates for substitution&amp;quot; : a system favorable to public health and the environment too rarely implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inconnu. 2017, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie dans le département SAE2. Périmètre et questions de recherche 2003-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs on Controversy. A history of risk governance at the US EPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est (COMUE), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA319053"/>
+    <w:nsid w:val="7A493EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35343167"/>
+    <w:nsid w:val="D18C3843"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ddemortain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-7507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104469536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231204578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2023.2286278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12734" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0039" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.02.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0991" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C Aykut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.87369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-017-9325-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2015.1066695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arrelano-Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612473538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913490201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ravinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5991.2012.01144.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16DF7LD2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0033-3298.2004.00427.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZQC04X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190848927.013.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32633-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315542386-5/experts-production-international-policy-knowledge-david-demortain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/riskwork-9780198753223?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02344651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306222.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371111v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27032.29443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Busquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377998.ch40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Autio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moquay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ddemortain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-7507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104469536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231204578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2023.2286278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.02.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0991" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C Aykut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.87369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-017-9325-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2015.1066695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arrelano-Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612473538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913490201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ravinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5991.2012.01144.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16DF7LD2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0033-3298.2004.00427.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZQC04X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190848927.013.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32633-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315542386-5/experts-production-international-policy-knowledge-david-demortain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/riskwork-9780198753223?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306222.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02344651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375846v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27032.29443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Busquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377998.ch40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Autio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moquay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>