--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Demortain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ddemortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9544-7507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104469536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis sociologue et politiste, et conduis des recherches dans le domaine des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">science and technology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur les rapports entre savoirs, expertise et action publique. Je mène des recherche, enseigne et publie sur les thématiques suivantes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Science réglementaire; 'écologie' des acteurs et des normes de preuve dans l’évaluation des technologies et des risques (produits chimiques, pesticides)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agences d’expertise, légitimité des bureaucraties techniques; designs pour l’utilisation des sciences dans la décision (analyse des risques, sciences des risques; ANSES, US EPA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production privée de l'expertise publique, lobbying industriel par la science (e.g travaux sur le International Life Science Institute)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’action publique transnationale des experts; les &amp;quot;collèges invisibles&amp;quot; dans la régulation internationale des risques (mon livre de 2011 sur les collèges invisibles de normalisation de l'HACCP et d'autres normes de monitoring des risques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouverner par la quantification, la prédiction et les modèles (travaux sur les modèles QSAR et la régulation anticipée des produits chimiques; sur les scénarios disruptifs et la transition agroécologique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aujourd'hui chercheur à INRAE. Je suis associé et ancien membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Analysis of Risk and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010). Je suis titulaire d'une habilitation à diriger des recherche en sciences sociales (2017, Paris-est-Sup, garant PB. Joly) et d'un doctorat en sciences sociales (2006, ENS Cachan, dir. Jean-Claude Thoenig). J'ai été formé à la sociologie, la science politique, l'analyse des politiques publiques et la sociologie des organisations à l'IEP de Rennes et à l'ENS Cachan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science of Bureaucracy. Risk Decision Making and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 452 p., 2020, 9780262537940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 9782729871666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists and the Regulation of Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2011, 978 1 84980 943 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing prediction: A material political economy of the computational toxicology market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.20539517251406115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251406115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientists become experts—or don’t: Social organization of research and engagement in scientific advice in a toxicology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (3), pp.405-428. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03063127231204578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistrust of the black box: the public auditing of private models in the chemicals regulatory space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2023.2286278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaucraties techniques : science et rationalisations à l’Agence environnementale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.211.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing technical reputation: Regulatory agencies and evidential work in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Symposia: Corporatization of public services: new perspectives and enduring challenges, 100 (2), pp.394-407. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/padm.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts scientifiques et action publique : paradoxe et perspectives de recherche pour la sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (2), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science behind the ban: the outstanding impact of ecotoxicological research on the regulation of neonicotinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur, devenir expert ?. L’économie morale du rapport à l’expertise dans un laboratoire de toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence thérapeutique, controverses et production de la preuve dans l'espace public. A propos de l'hydroxychloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los juegos politicos del calculo. Hacia una sociologi­a de la cuantificacion en la gobernanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.991-1008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société (de l’analyse) du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance â Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan C Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Calculation. Towards a Sociology of Quantification in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.973-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'effets, effets des modèles. Calcul des doses et pouvoir industriel dans la gouvernance des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1063-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise de marché : anticipations marchandes et construction des méthodes toxicologiques dans la réglementation des produits chimiques aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.429-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul. Sociologie politique de la quantification dans l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Prediction for Regulation: The Development of (Quantitative) Structure-Activity Relationships for the Assessment of Chemicals at the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.65062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en eaux troubles. Sciences, techniques, idéologies Ivan Sainsaulieu, Arnaud Saint-Martin (Eds) Éditions du Croquant, 2017, 330 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate: le piège de la privatisation de l'expertise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 février 2018, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science and the Evaluation of Technology and Risk: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools of globalization. Ways of regulating and the structure of the international regime for pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1249-1275. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2015.1066695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire preuve en régime de controverse ? Retour sur l’histoire de l’évaluation des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/3 (73), pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle BRUNO et Emmanuel DIDIER, Benchmarking. L’État sous pression statistique, Paris, La Découverte, coll. « Zones », 2013, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (182), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.182.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing public organization and organizing back in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arrelano-Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.145-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840612473538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology in Controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (6), pp.727 - 748. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913490201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude Séralini et ce qu’elle nous apprend sur la toxicologie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.84-87. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carpenter, Reputation and Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling global principle-based regulation: The case of risk analysis in the Codex Alimentarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.207 - 224. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5991.2012.01144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiator: on ne réformera pas sans les industriels et les experts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying à Bruxelles, ou la politisation comme métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public organizations, stakeholders and the construction of publicness. Claims and defence of authority in public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (4), pp.975-992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0033-3298.2004.00427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cihan Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (4), pp.2-12, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul: Sociologie de la quantification dans l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (4), pp.1-19, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science, and the Evaluation of Technology and Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2), pp.139-159, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashveen Peerbaye; Soraya Boudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.97-120, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.103-126, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts in the Regulation of Technology and Risk: An Ecological Perspective on Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gil Eyal; Thomas Medvetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Expertise and Democratic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.282-313, 2023, 9780190848927. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190848927.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitalization of risk assessment: Fulfilling the promises of prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Le Coze; Stian Antonsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the Digital Age: Sociotechnical Perspectives on Algorithms and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland; Springer, pp.11-19, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-32632-5. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32633-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ciência e da expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassenteufel, P; Porto de Oliveira, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-173, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying par la science: l’enrôlement des experts et de la connaissance scientifiques dans la représentation des intérets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerléo, Jean-François; Sapin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying : Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.305-318, 2020, 978-2-275-07672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts and the production of international policy knowledge: do epistemic communities do the job?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Littoz-Monnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Expertise in International Organizations: How International Bureaucracies Produce and Mobilize Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-92, 2017, 978-1-138-68725-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315542386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of making risk frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riskwork. Essays on the Organizational Life of Risk Managemment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780198753223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, référence, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les heurts de la transnationalisation. L’OMS, l’International Conference on Harmonisation et la régulation internationale du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Res Publica, 978-2-7535-4177-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.279 - 285, 2015, Collection Référence (Presses de Sciences Po), 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2015, Collection Référence (Presses de Sciences Po), 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards of scientific advice. Risk analysis and the formation of the European Food Safety Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentsch, Justus; Weingart, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Advice to Policy Making: International Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Budrich, 2009, 978-3-86649-176-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire des chiffres globaux ? La question des ‘infrastructures’ transnationales de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la société internationale par les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gambardella, CERIC/SciencesPo Aix, Jan 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-risking : Comprendre la stratégie industrielle de production de connaissances sur les risques des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrie des pesticides sous le regard des sciences sociales. Produire, promettre, se défendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SHS-Pesticides, Mar 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging toxicological evidence: Insights from a textual analysis of EU assessment reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides: Regulatory Science in Question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS, Oct 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying through science. Discussing epistemic capture in the case of ILSI and the mode of action (MOA) of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Capture and the Environmental Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the commercial toxicity testing industry: privatization of regulatory knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, Scientific Authority, and Governance in the Age of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas Mueller; Jessica Wang, Sep 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of evidence: changing forms of risk decision-making in the regulation of technologies in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence Regime(s) in Contemporary Knowledge Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Science, Technology and Society (STS), Technical University Munich, Apr 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking ecologically about expertise: industries, academics and social movements in the competing production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VäSTS &amp; Chalmers STS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Goteborg - Virtual Conference, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre d'Etude et de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture et de la Souveraineté Alimentaire, May 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de l’expertise? Bureaucraties techniques et écologie des savoirs pour l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience des relations science-société suite à la pandémie COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Vivant &amp; Académie des Sciences, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asilomar and the evolving science-policy designs for risk governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Life: Regulating Science, Risks, and Society in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rice University, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport des scientifiques à l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre science et décision, quel role pour les expertises scientifiques collectives - Ecole-chercheur INRAE-INSERM-IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie de la crédibilité : le marché de la prédiction des risques des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés - (LISIS), May 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Computational Environmental Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS-INRAE and IFRIS; Scott Frickel, IBES, Brown University, Jul 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la prédiction des risques : Organisation et connaissances des transitions, dégradations et autres dynamiques systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Conseil d’Orientation de la Recherche de l’Institut de Radioprotection et de Sureté Nucléaire, Face aux conjonctions d’événements liés aux changements climatiques : Quelles connaissances produire ? Quel agenda de recherche pour l’IRSN?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer, gérer, communiquer sur les risques: vers une histoire politique des technologies de gouvernement de l’incertitude et des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ETIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-mediated governance: Modellers, firms & regulators in the negotiation of prediction and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Social Studies of Science, Oct 2021, Toronto (virtual ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport science/politique publique: mise en perspective des postures de l’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur INRAE "Appui aux Politiques Publiques: Regards croisés de scientifiques, repères et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Predictive Knowledge. Public Investments and Private Development of Software Tools to Predict Chemical Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society for the Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction Générale Déléguée à l’Expertise et à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-meets-critics: Annabelle Littoz-Monet, &amp;quot;Governing through Expertise, Cambridge University Press&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-Meets-Critics: David Demortain, &amp;quot;The Science of Bureaucracy. Risk Decision-Making and the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Advanced Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizing risk assessment: the complex paths towards predictive knowledge systems for chemicals safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the digital age: Old and new problems algorithms, machine learning, big data &amp; artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Technologies and Work (NeTWork), Sep 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les expositions pour mieux gérer les risques ? Histoire d’un savoir de gouvernement improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé. Congrès de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques INRAE dans l’action publique. Appréhender les formes diverses d’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’installation de la Direction à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Emerging Technologies: Uncertainty and Responsibility in Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School for the Future of Innovation in Society, Arizona State University, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of anticipatory expertise. Analyzing modelling and prediction from a science, technology and innovation studies perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk, School for the Future of Innovation in Society, Arizona State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et politique: le risque comme instrument de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du CERIUM - Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pharmaceutical industry and the production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Interests and Public Health Knowledge, Expertise, Markets. Final conference of the MEDICI project (2017-2019) on conflicts of interest in the field of medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of bureaucracy. Risk decision-making and the legitimacy of the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSPO Conversations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans l'expertise: comment le paradigme de l'analyse des risques intègre-t-il de nouvelles formes de connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des experts de l’Anses - Sciences pour l’expertise : entre évolution et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Apr 2018, Paris, France. 49 p., </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27032.29443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Communication in Alternatives to Animal testing: Raising awareness beyond the community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Alternatives and Animal Use in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377998.ch40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la politique de l'Union Européenne concernant les pesticides contenant des substances actives classées comme &amp;quot;candidates à la substitution&amp;quot; : un dispositif favorable à la santé publique et à l'environnement trop rarement mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the European Union's policy on pesticides containing active substances classified as &amp;quot;candidates for substitution&amp;quot; : a system favorable to public health and the environment too rarely implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inconnu. 2017, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie dans le département SAE2. Périmètre et questions de recherche 2003-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs on Controversy. A history of risk governance at the US EPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est (COMUE), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:103.78378378378px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> David Demortain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ddemortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9544-7507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">104469536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis sociologue et politiste, et conduis des recherches dans le domaine des </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">science and technology studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> sur les rapports entre savoirs, expertise et action publique. Je mène des recherche, enseigne et publie sur les thématiques suivantes:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Science réglementaire; 'écologie' des acteurs et des normes de preuve dans l’évaluation des technologies et des risques (produits chimiques, pesticides)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agences d’expertise, légitimité des bureaucraties techniques; designs pour l’utilisation des sciences dans la décision (analyse des risques, sciences des risques; ANSES, US EPA...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Production privée de l'expertise publique, lobbying industriel par la science (e.g travaux sur le International Life Science Institute)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L’action publique transnationale des experts; les &amp;quot;collèges invisibles&amp;quot; dans la régulation internationale des risques (mon livre de 2011 sur les collèges invisibles de normalisation de l'HACCP et d'autres normes de monitoring des risques)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Gouverner par la quantification, la prédiction et les modèles (travaux sur les modèles QSAR et la régulation anticipée des produits chimiques; sur les scénarios disruptifs et la transition agroécologique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis aujourd'hui chercheur à INRAE. Je suis associé et ancien membre du </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre for Analysis of Risk and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London School of Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2007-2010). Je suis titulaire d'une habilitation à diriger des recherche en sciences sociales (2017, Paris-est-Sup, garant PB. Joly) et d'un doctorat en sciences sociales (2006, ENS Cachan, dir. Jean-Claude Thoenig). J'ai été formé à la sociologie, la science politique, l'analyse des politiques publiques et la sociologie des organisations à l'IEP de Rennes et à l'ENS Cachan.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Science of Bureaucracy. Risk Decision Making and the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIT Press, 452 p., 2020, 9780262537940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mondialisation des experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 9782729871666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientists and the Regulation of Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar Publishing, 2011, 978 1 84980 943 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing prediction: A material political economy of the computational toxicology market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (4), pp.20539517251406115. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20539517251406115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mistrust of the black box: the public auditing of private models in the chemicals regulatory space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science as Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (1), pp.41-69. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09505431.2023.2286278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How scientists become experts—or don’t: Social organization of research and engagement in scientific advice in a toxicology laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 54 (3), pp.405-428. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03063127231204578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bureaucraties techniques : science et rationalisations à l’Agence environnementale américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anso.211.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing technical reputation: Regulatory agencies and evidential work in risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue: Symposia: Corporatization of public services: new perspectives and enduring challenges, 100 (2), pp.394-407. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/padm.12734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts scientifiques et action publique : paradoxe et perspectives de recherche pour la sociologie politique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (2), pp.33-41. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2021.0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science behind the ban: the outstanding impact of ecotoxicological research on the regulation of neonicotinoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Insect Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.78-82. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cois.2021.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être chercheur, devenir expert ?. L’économie morale du rapport à l’expertise dans un laboratoire de toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rac.19302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence thérapeutique, controverses et production de la preuve dans l'espace public. A propos de l'hydroxychloroquine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los juegos politicos del calculo. Hacia una sociologi­a de la cuantificacion en la gobernanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.991-1008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société (de l’analyse) du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (4), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2020005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance â Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan C Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.2-12. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Calculation. Towards a Sociology of Quantification in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.973-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'effets, effets des modèles. Calcul des doses et pouvoir industriel dans la gouvernance des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.1063-1096</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expertise de marché : anticipations marchandes et construction des méthodes toxicologiques dans la réglementation des produits chimiques aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 60 (3), pp.429-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul. Sociologie politique de la quantification dans l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (4), pp.953-972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing Prediction for Regulation: The Development of (Quantitative) Structure-Activity Relationships for the Assessment of Chemicals at the US Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Zeeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (4), pp.137-157. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.65062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation en eaux troubles. Sciences, techniques, idéologies Ivan Sainsaulieu, Arnaud Saint-Martin (Eds) Éditions du Croquant, 2017, 330 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glyphosate: le piège de la privatisation de l'expertise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 février 2018, pp.7-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science and the Evaluation of Technology and Risk: Introduction to the Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (3), pp.139-159. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardization as Spaces of Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging Science, Technology, and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.382-392. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17351/ests2017.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tools of globalization. Ways of regulating and the structure of the international regime for pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of International Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (6), pp.1249-1275. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09692290.2015.1066695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire preuve en régime de controverse ? Retour sur l’histoire de l’évaluation des OGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015/3 (73), pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle BRUNO et Emmanuel DIDIER, Benchmarking. L’État sous pression statistique, Paris, La Découverte, coll. « Zones », 2013, 250 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (182), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.182.0239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing public organization and organizing back in</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Arrelano-Gault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thoenig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.145-167. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0170840612473538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology in Controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (6), pp.727 - 748. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243913490201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étude Séralini et ce qu’elle nous apprend sur la toxicologie réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.84-87. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Carpenter, Reputation and Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ravinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (1), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling global principle-based regulation: The case of risk analysis in the Codex Alimentarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulation and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.207 - 224. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1748-5991.2012.01144.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiator: on ne réformera pas sans les industriels et les experts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying à Bruxelles, ou la politisation comme métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.34-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public organizations, stakeholders and the construction of publicness. Claims and defence of authority in public action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 82 (4), pp.975-992. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0033-3298.2004.00427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Anticipatory Expertise: Plurality and Contestation of Futures Knowledge in Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Cihan Aykut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32 (4), pp.2-12, 2019, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.87369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques du calcul: Sociologie de la quantification dans l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13 (4), pp.1-19, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.045.0953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise, Regulatory Science, and the Evaluation of Technology and Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55 (2), pp.139-159, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11024-017-9325-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics of expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ashveen Peerbaye; Soraya Boudia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.97-120, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, techniques et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.103-126, 2024, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts in the Regulation of Technology and Risk: An Ecological Perspective on Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gil Eyal; Thomas Medvetz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Expertise and Democratic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.282-313, 2023, 9780190848927. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190848927.013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The digitalization of risk assessment: Fulfilling the promises of prediction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Le Coze; Stian Antonsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the Digital Age: Sociotechnical Perspectives on Algorithms and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.11-19, 2023, SpringerBriefs in Applied Sciences and Technology, 978-3-031-32632-5. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-32633-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ciência e da expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassenteufel, P; Porto de Oliveira, O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública: teorias, abordagens e conceitos : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENAP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-173, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lobbying par la science: l’enrôlement des experts et de la connaissance scientifiques dans la représentation des intérets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kerléo, Jean-François; Sapin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lobbying : Influence, contrôle et légitimité des représentants d'intérêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L.G.D.J, pp.305-318, 2020, 978-2-275-07672-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts and the production of international policy knowledge: do epistemic communities do the job?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle Littoz-Monnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Expertise in International Organizations: How International Bureaucracies Produce and Mobilize Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.76-92, 2017, 978-1-138-68725-7. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315542386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The work of making risk frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Riskwork. Essays on the Organizational Life of Risk Managemment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9780198753223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-140, 2015, Collection Référence (Presses de Sciences Po), 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise. Santé, environnement, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, référence, 978-2-7246-1760-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Henry; Claude Gilbert; Jean-Noël Jouzel; Pascal Marichalar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l’expertise. Santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.279 - 285, 2015, Collection Référence (Presses de Sciences Po), 9782724617603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les heurts de la transnationalisation. L’OMS, l’International Conference on Harmonisation et la régulation internationale du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mondialisation des risques. Une histoire politique et transnationale des risques sanitaires et environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Res Publica, 978-2-7535-4177-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards of scientific advice. Risk analysis and the formation of the European Food Safety Authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lentsch, Justus; Weingart, Peter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Advice to Policy Making: International Comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barbara Budrich, 2009, 978-3-86649-176-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire des chiffres globaux ? La question des ‘infrastructures’ transnationales de quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la société internationale par les chiffres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sophie Gambardella, CERIC/SciencesPo Aix, Jan 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forging toxicological evidence: Insights from a textual analysis of EU assessment reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Enderli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesticides: Regulatory Science in Question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS, Oct 2024, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De-risking : Comprendre la stratégie industrielle de production de connaissances sur les risques des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’industrie des pesticides sous le regard des sciences sociales. Produire, promettre, se défendre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau SHS-Pesticides, Mar 2024, Auberviliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lobbying through science. Discussing epistemic capture in the case of ILSI and the mode of action (MOA) of chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Capture and the Environmental Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rise of the commercial toxicity testing industry: privatization of regulatory knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise, Scientific Authority, and Governance in the Age of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucas Mueller; Jessica Wang, Sep 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Centre d'Etude et de Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture et de la Souveraineté Alimentaire, May 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The organization of evidence: changing forms of risk decision-making in the regulation of technologies in the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence Regime(s) in Contemporary Knowledge Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Science, Technology and Society (STS), Technical University Munich, Apr 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking ecologically about expertise: industries, academics and social movements in the competing production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VäSTS &amp; Chalmers STS Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Goteborg - Virtual Conference, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise de l’expertise? Bureaucraties techniques et écologie des savoirs pour l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résilience des relations science-société suite à la pandémie COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences du Vivant &amp; Académie des Sciences, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asilomar and the evolving science-policy designs for risk governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Life: Regulating Science, Risks, and Society in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rice University, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport des scientifiques à l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre science et décision, quel role pour les expertises scientifiques collectives - Ecole-chercheur INRAE-INSERM-IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la prédiction des risques : Organisation et connaissances des transitions, dégradations et autres dynamiques systémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Conseil d’Orientation de la Recherche de l’Institut de Radioprotection et de Sureté Nucléaire, Face aux conjonctions d’événements liés aux changements climatiques : Quelles connaissances produire ? Quel agenda de recherche pour l’IRSN?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Fontenay-aux-Roses, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Computational Environmental Science and Technology Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Frickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Demortain, LISIS-INRAE and IFRIS; Scott Frickel, IBES, Brown University, Jul 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une économie de la crédibilité : le marché de la prédiction des risques des produits chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les marchés des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Interdisciplinaire Sciences Innovations Sociétés - (LISIS), May 2022, Noisy-le-Grand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer, gérer, communiquer sur les risques: vers une histoire politique des technologies de gouvernement de l’incertitude et des controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du laboratoire ETIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-mediated governance: Modellers, firms & regulators in the negotiation of prediction and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the Society for Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Social Studies of Science, Oct 2021, Toronto (virtual ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les agences d’expertise et le cadrage des connaissances issues de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction Générale Déléguée à l’Expertise et à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Economy of Predictive Knowledge. Public Investments and Private Development of Software Tools to Predict Chemical Risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society for the Social Studies of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport science/politique publique: mise en perspective des postures de l’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole-chercheur INRAE "Appui aux Politiques Publiques: Regards croisés de scientifiques, repères et pratiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-meets-critics: Annabelle Littoz-Monet, &amp;quot;Governing through Expertise, Cambridge University Press&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for the Advancement of Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author-Meets-Critics: David Demortain, &amp;quot;The Science of Bureaucracy. Risk Decision-Making and the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Advanced Socio-Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitalizing risk assessment: the complex paths towards predictive knowledge systems for chemicals safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety in the digital age: Old and new problems algorithms, machine learning, big data &amp; artificial intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Technologies and Work (NeTWork), Sep 2021, Royaumont, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les expositions pour mieux gérer les risques ? Histoire d’un savoir de gouvernement improbable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-expositions, conditions de vie et santé. Congrès de la Société Francophone de Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences et techniques INRAE dans l’action publique. Appréhender les formes diverses d’appui aux politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’installation de la Direction à l’Appui aux Politiques Publiques d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Emerging Technologies: Uncertainty and Responsibility in Regulatory Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, School for the Future of Innovation in Society, Arizona State University, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pharmaceutical industry and the production of regulatory knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Interests and Public Health Knowledge, Expertise, Markets. Final conference of the MEDICI project (2017-2019) on conflicts of interest in the field of medicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of anticipatory expertise. Analyzing modelling and prediction from a science, technology and innovation studies perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Talk, School for the Future of Innovation in Society, Arizona State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tempe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et politique: le risque comme instrument de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été du CERIUM - Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03300393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science of bureaucracy. Risk decision-making and the legitimacy of the Environmental Protection Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSPO Conversations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation dans l'expertise: comment le paradigme de l'analyse des risques intègre-t-il de nouvelles formes de connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre des experts de l’Anses - Sciences pour l’expertise : entre évolution et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Apr 2018, Paris, France. 49 p., </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.27032.29443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Communication in Alternatives to Animal testing: Raising awareness beyond the community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Busquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Alternatives and Animal Use in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Standards: Spaces for Innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standardization as space(s) for innovation, an IFRIS/DIM IS2-IT International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Dec 2013, Champs-sur-Marne, France. pp.10 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: an analytical framework - the standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aalto University. Helsinki, FIN., Jul 2012, Helsinki, Finland. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with standard diversity: An analytical framework - The standard life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. EGOS Colloquium - sub-theme 15: Multiplicity and Plurality in the World of Standards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardisation and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Marie Loconto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Galland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence annuelle de l’IFRIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francilien Recherche Innovation Société (IFRIS). FRA., Nov 2011, Paris, France. pp.11 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulatory science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elgar Encyclopedia of Science and Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.387-396. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377998.ch40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la politique de l'Union Européenne concernant les pesticides contenant des substances actives classées comme &amp;quot;candidates à la substitution&amp;quot; : un dispositif favorable à la santé publique et à l'environnement trop rarement mis en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the European Union's policy on pesticides containing active substances classified as &amp;quot;candidates for substitution&amp;quot; : a system favorable to public health and the environment too rarely implemented</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sari Autio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Moquay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmic Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inconnu. 2017, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sociologie dans le département SAE2. Périmètre et questions de recherche 2003-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fortané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Gojard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lhuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2016, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designs on Controversy. A history of risk governance at the US EPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demortain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris-Est (COMUE), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A493EBF"/>
+    <w:nsid w:val="161E46E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D18C3843"/>
+    <w:nsid w:val="5735F3EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ddemortain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-7507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104469536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231204578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2023.2286278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.02.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0991" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C Aykut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.87369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-017-9325-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2015.1066695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arrelano-Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612473538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913490201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ravinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5991.2012.01144.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16DF7LD2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0033-3298.2004.00427.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZQC04X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190848927.013.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32633-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315542386-5/experts-production-international-policy-knowledge-david-demortain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/riskwork-9780198753223?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172138v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306222.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02344651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065392v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130389v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130388v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375852v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375846v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27032.29443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Busquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377998.ch40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Autio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moquay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ddemortain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9544-7507" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104469536" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483833v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demortain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20539517251406115" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09505431.2023.2286278" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03063127231204578" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.211.0039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185765v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/padm.12734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2021.0198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2021.02.017" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.19302" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124849v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0991" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2020005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan C Aykut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.87369" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423305v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423296v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423292v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Zeeman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.65062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11024-017-9325-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Marie Loconto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17351/ests2017.155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199694v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09692290.2015.1066695" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.182.0239" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Arrelano-Gault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rouillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thoenig" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840612473538" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243913490201" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648378v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ravinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-5991.2012.01144.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-16DF7LD2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0033-3298.2004.00427.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZQC04X3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432497v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.045.0953" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289096v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194188v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748168v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190848927.013.13" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32633-2_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124844v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124858v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781315542386-5/experts-production-international-policy-knowledge-david-demortain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315542386" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/riskwork-9780198753223?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100624430" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02344651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172138v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306222.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893402v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065392v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532174v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130389v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736387v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822826v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Frickel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465304v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465531v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dedieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375846v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465327v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03300283v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309808v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309899v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300373v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300393v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.27032.29443" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Busquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713746v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Delemarle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763569v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loconto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871555v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377998.ch40" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04258327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Autio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doussan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Moquay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422177v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lhuissier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>