--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Destoumieux-Garzon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Vibrio as a source of antimicrobial resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mathias Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (4), pp.352-355. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2026.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and varying predation capacities of culturable Amoebozoae against opportunistic vibrios in contrasting Mediterranean coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Intertaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01138-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic Use in Oyster Hatcheries Promotes Rapid Spread of a Highly Transferable and Modular Resistance Plasmid in Vibrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamics of oyster hemocytes in plasma-based primary cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 450 (2), pp.114662. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2025.114662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Broquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl B Andree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhousseine Touqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane El Fannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a V Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379 (1901), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Romatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic variations are more substantial than genetic variations in rapid adaptation of oyster to Pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (36), pp.eadh899. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogofa Mortaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Argopecten purpuratus scallop larvae to vibriosis is associated with the front-loading of immune genes and enhanced antimicrobial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Farlora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1150280. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1150280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting out of crises: Environmental, social-ecological and evolutionary research is needed to avoid future risks of pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Matthies-Wiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, 12 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pacific Oyster Mortality Syndrome, a polymicrobial and multifactorial disease: state of knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzόn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.630343. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.630343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.24110. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03598-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic and global environmental change: Emerging research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Belesova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106272. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for integrating cancer into the One Health perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine M Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Hamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.2571-2575. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: OneARK: Strengthening the links between animal production science and animal ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100053. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100927v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio-bivalve interactions in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vibrios – from genes to ecosystems, 22 (10), pp.4323-4341. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus O-antigen structure: A trade-off between virulence to oysters and resistance to grazers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.4264 - 4278. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional insights from the evolutionary diversification of big defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gerdol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Venier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrios – from genes to ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Baker‐austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux‐garzón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vibrios – from genes to ecosystems, 22 (10), pp.4093 - 4095. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of the oyster pathogen Vibrio tasmaniensis LGP32 against grazing by Vannella sp. marine amoeba involves Vsm and CopA virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.4183 - 4197. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterins Produced by Oyster-Associated Pseudoalteromonas are Antibacterial Cyclolipopeptides with LPS-Binding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafek El Harras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (12), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18120630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.e02777-19. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02777-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (28), pp.14238-14247. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Gene Expansion and Sequence Diversification Is Associated with Diverse Tissue Distribution, Regulation and Antimicrobial Properties of Anti-Lipopolysaccharide Factors in Shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Machado Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natanael Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Toledo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.381. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16100381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.14. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Disconzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyster Farming, Temperature, and Plankton Influence the Dynamics of Pathogenic Vibrios in the Thau Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez-Joven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2530. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paralytic shellfish toxin, saxitoxin, enters the cytoplasm and induces apoptosis of oyster immune cells through a caspase-dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Abi-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren S. Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Du Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper homeostasis at the host vibrio interface: lessons from intracellular vibrio transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pathogen Ecology, 18 (3), pp.875-888. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in marine invertebrate health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371 (1695), pii: 20150300. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2015.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intimate link between antimicrobial peptide sequence diversity and binding to essential components of bacterial membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1858 (5), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of electric field induced bacterial aggregation for the study of interactions between bacteria and macromolecules by capillary electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (13), pp.6761-6768. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemocyanin-derived antimicrobial peptide from the penaeid shrimp adopts an alpha-helical structure that specifically permeabilizes fungal membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa W Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1860 (3), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Vibrio pathogens in Europe: ecology, evolution, and pathogenesis (Paris, 11-12th March 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mathias Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Baker-Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.830. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer membrane vesicles are vehicles for the delivery of Vibrio tasmaniensis virulence factors to oyster immune cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sophie Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Duperthuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pathogen ecology and lifestyles, 17 (4), pp.1152-1165. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01054322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new insights into the oyster antimicrobial defense: cellular, molecular and genetic view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.50-64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Antimicrobial Peptides in Vibrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Duperthuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Wai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.540-563. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics3040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Histones and DNA Traps in Invertebrate Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (36), pp.24821-24831. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.576546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Divergence in Shrimp Anti-Lipopolysaccharide Factors (ALFs): From Recognition of Cell Wall Components to Antimicrobial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Maria Perazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0067937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression, tissue localization and synergy of antimicrobial peptides and proteins in the immune response of the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3-4), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field enhanced bacterial sample stacking in isotachophoresis using wide-bore capillaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselito P. Quirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1268, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecropins as a marker of Spodoptera frugiperda immunosuppression during entomopathogenic bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Essa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (6), pp.881 - 888. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune responses of a scleractinian coral to vibriosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Sautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (25), pp.22688-98. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.216358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00608446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Defensins, a Diverse Family of Antimicrobial Peptides That Follows Different Patterns of Expression in Hemocytes of the Oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e25594. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major outer membrane protein OmpU of Vibrio splendidus contributes to host antimicrobial peptide resistance and is required for virulence in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Duperthuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Romestand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.951-963. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02138.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Invertebrate Defensin Mechanism of Action OYSTER DEFENSINS INHIBIT PEPTIDOGLYCAN BIOSYNTHESIS BY BINDING TO LIPID II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Wilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (38), pp.29208-29216. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.143388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translational modification and folding of a lasso-type gene-encoded antimicrobial peptide require two enzymes only in Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Knappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 611, pp.35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brehélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Boublik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of siderophore-peptides, a class of potent antimicrobial peptides from enterobacteria, requires two precursors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 611, pp.33-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR structure of rALF-Pm3, an anti-lipopolysaccharide factor from shrimp: Model of the possible lipid A-binding site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinshan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chemardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (3), pp.207-20. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.21119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Enzymes Catalyze the Maturation of a Lasso Peptide in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (7), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2007.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Vibrio strain producing antimicrobial activities in the excretory organs of Nautilus pompilius (Cephalopoda, Nautiloidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pernice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Boucher-Rodoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-006-9029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a bactericidal permeability increasing protein in an invertebrate, the Crassostrea gigas Cg-BPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Romestand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (45), pp.17759-64. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702281104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcins, gene-encoded antibacterial peptides from enterobacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.708-734. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b516237h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into siderophore-carrying peptide biosynthesis: Enterobactin is a precursor for microcin E492 post-translational modification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00261-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Vibrio strain producing antimicrobial agents in the excretory organs of Nautilus pompilius (Cephalopoda, Nautiloidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pernice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boucher-Rodoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev Fish Biol Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2-3), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-006-9029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitism of iron-siderophore receptors of Escherichia coli by the siderophore-peptide microcin E492m and its unmodified counterpart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.181-91. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-005-4452-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-siderophore transporter FhuA is the receptor for the antimicrobial peptide microcin J25: role of the microcin Val11-Pro16 beta-hairpin region in the recognition mechanism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmadril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 389 (Pt 3), pp.869-76. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20042107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin J25, from the macrocyclic to the lasso structure: implications for biosynthetic, evolutionary and biotechnological perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.383-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore peptide, a new type of post-translationally modified antibacterial peptide with potent activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (27), pp.28233-42. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M400228200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin E492 antibacterial activity: evidence for a TonB-dependent inner membrane permeabilization on Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (4), pp.1031-41. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03610.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human b-defensin-2 production in keratinocytes is regulated by interleukin 1, bacteria, and the state of differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Y. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Valore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118, pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermolysin-linearized microcin J25 retains the structured core of the native macrocyclic peptide and displays antimicrobial activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 269 (24), pp.6212-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on modified microcins: structural features and mechanisms of action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 84 (5-6), pp.511-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacean Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276 (50), pp.47070-47077. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M103817200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacean Immunity : Antifungal peptides are generated from the C terminus of shrimp hemocyanin in response to microbial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276, pp.47070-47077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides from penaeid shrimp (Crustacea, Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.1260-1271. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/pl00000764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, antimicrobial peptides with chitin-binding activity, are produced and stored in shrimp granulocytes and released after microbial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (3), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.113.3.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant expression and range of activity of penaeidins, antimicrobial peptides from penaeid shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van Dorsselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 266 (2), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00855.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, a New Family of Antimicrobial Peptides Isolated from the Shrimp Penaeus vannamei (Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damarys Loew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van Dorsselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 272 (45), pp.28398-28406. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.272.45.28398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoHealth4Sea: Fostering international collaboration for coastal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st SIRI Working Group Meeting “Ifremer–Brazil Collaboration: Today and Tomorrow”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ifremer, Mar 2026, hybride : France, Brésil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CONFERENCIERE INVITEE) Circulation et propagation de la résistance aux antibiotiques dans l'environnement marin côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet IMPACT AntiBioRésistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jan 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(KEYNOTE LECTURER INVITED) Resistance and Virulence in Vibrio from European Coastal Environments: Impacts of Seasonal Variations and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CO-CHAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conference, Feb 2025, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio as a potential source of resistance genes to colistin and β-lactams in oysters from European coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin, Sep 2025, Wertbellinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAFP European Association of Fish Pathologists, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-CHAIR INVITED, session Aquaculture and seafood disease: it's the economy ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMR2024 5th International Symposium on the Advances in Marine Mussel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big-Defensin Diversification in Oysters: Implications for Host Defense and Microbiota Management (D. Destoumieux-Garzon INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhousseine Touqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAP 2024 International Meeting on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux sur les AMPs d'huitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite des chimistes de l'IBMM (équipe acides aminés, peptides et protéines) Institut Biomolécules Max Mousseron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Biomolécules Max Mousseron, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymicrobial synergy between Vibrio and the OsHV-1 virus in the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop huitres SCSIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la Zone Atelier CAMARGUE (Session One Health une approche adoptée au niveau international et ses applications dans différents territoires dans le monde et en France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdNatura Salon National des Professionnels de l'Ecologie et de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière en mer des agents pathogènes (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-resistant big defensins regulate oyster microbiota (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational microbial ecology and One Health (Chairwoman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sessitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symposium on Microbial Ecology, Aug 2022, Lausanne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins et pathogènes émergents (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la grande muraille verte. Prendre racine - Ecologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jul 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of oyster big defensins (project DEPTH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and cheating in a polymicrobial disease: the Pacific Oyster Mortality Syndrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Immunology Workshop 2022 "Resistance, Tolerance &amp; Symbionts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Blossin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of pandemics: Research, Evidence and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Netanyahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HERA final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERA Health and Environment Research Agenda, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences de l’environnement, de l’évolution et de la socio-écologie face au risque futur de pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Mensuelles de l'Académie Européenne Internationale des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Européenne Internationale des Sciences, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in the context of One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-microbiota interplay in oyster health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst scientific meeting of the Italian Association of Developmental and Comparative Immunobiology (IADCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association of Developmental and Comparative Immunobiology, Feb 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Invertebrates in a One Health Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Université pontificale catholique de Valparaíso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oysters in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (DELPHINE DESTOUMIEUX-GARZON, CHAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journée Scientifique du MEEDIN "Ecology and evolution of pathogens in the Aquatic environments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Ecology and Evolution of Diseases Network, Jun 2022, Prades le lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">invited speaker Session: ‘Antimicrobial peptides in the One Health Context & applications II’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections virales et bactériennes, entre terre et mer (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Promouvoir l'interdisciplinarité et le dialogue (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE MONDE Dialogues Sciences &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat One Health : l'indispensable interdisciplinarité (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Convention on Health Analysis and Management CHAM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences de l'environnement, de l'évolution et de la socio-écologie face au risque futur de pandémies (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "one health" SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted escape from host immunity in Vibriospathogenic for oysters (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Immunology Workshop "Resistance tolerance and symbionts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universitât Berlin (Germany), Aug 2020, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description : Immune-Microbiota Interplay in Oyster Health and Disease (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kansas University Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kansas University, Dec 2020, Lawrence, Kansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective des modes de production de connaissances situées dans les territoires (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plan AMBITION DRAAF Corse (Axe Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Foret de Corse DRAAF, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and Application: Realizing the Potential of Antimicrobial Host Defense Peptides for Human and Veterinary Medicine. Session: Treating Antimicrobial Resistant Infections and Biofilms with Antimicrobial Host Defense Peptides (DELPHINE DESTOUMIEUX-GARZON, SESSION LEADER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie intégrative des insectes : contrôle des infections (DISCUSSION LEADER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of hemocytes as a convergent strategy of virulent vibrios to colonize oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez-Joven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoliang Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on AntiMicrobial Peptides (AMP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles moléculaires chez Spodoptera frugiperda des facteurs de virulence des bactéries des genres Xenorhabdus et Photorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Essa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damicornin, the first AMP from a scleractinian coral: characterization and expression disturbance during vibriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Sautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie des Invertébrés IMMUNINV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reefs Symposium ICRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of litopenin PvHCt, a strictly antifungal peptide processed from hemocyanin in a penaeid shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa W Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international symposium on antimicrobial peptides. Food, veterinary, medical and novel applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso peptides. Bioactive peptides from Actinobacteria and Proteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Phen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Schools in Applied Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure and mechanism of action of an antifungal peptide generated from hemocyanin cleavage in a penaeid shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa W Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microcines-sidérophores, peptides antibactériens parasitant les voies d'import du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème forrum Jeunes chercheurs. Explorer les systèmes biologiques : stratégies et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution in vitro de la biosynthèse de la microcine J25, peptide antimicrobien structuré en lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème réunion du Groupe Français des Peptides et Protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation of the antibacterial siderophore-peptide microcin E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translational modification and folding of a lasso-type gene-encoded antimicrobial peptide require two enzymes only in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Knappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-translational modification and folding of a lasso-type gene-encoded antimicrobial peptide require two enzymes only in Escherichia coli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro reconstitution of the biosynthesis of microcin J25, a lasso-type structured antimicrobial peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of siderophore-peptides, a class of potent antimicrobial peptides from enterobacteria, requires two precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynthesis of siderophore-peptides, a class of potent antimicrobial peptides from enterobacteria, requires two precursors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin M, an antibacterial peptide from the probiotic bacterium Escherichia coli Nissle 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium Food, Veterinary and Medical Applications of Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, ENITIAA, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-microcins, antimicrobial peptides with potent activity against Enterobacteriaceae: structure, biosynthesis and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress Natural Peptides to Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Zermatt, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-peptide, a new type of antimicrobial peptide targetting iron-siderophore receptors at the outer membrane of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Biomolecules and Related Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin E492, a siderophore-mimicking antibacterial peptide that targets iron/siderophore receptors at the outer membrane of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitism of iron-siderophore receptors of Escherichia coli by the siderophore-peptide microcin E492m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on microbial iron transport storage and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translationally modified microcin E492, a siderophore-peptide with potent antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-translationally modified microcin E492, a siderophore-peptide with potent antibacterial activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the MccJ25 antimicrobial peptide at the bacterial membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the MccJ25 antimicrobial peptide at the bacterial membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.491-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the MccJ25 antibacterial peptide at the bacterial membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International and 28th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The post-translationally modified microcin E492 is a siderophore-peptide with potent antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Pore-Forming Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the catechol type siderophore receptors and inner-membrane protein TonB in microcin E492 antimicrobial activity against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Pore-Forming Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a posttranslational modification of Microcin E492 by ESI-ITMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd conference of the American Society for Mass Spectrometry (ASMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translationally modified microcin E492, a siderophore-peptide with potent antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International and 28th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the macrocyclic antimicrobial peptide MccJ25 at the bacterial membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Il Ciocco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés structurales et antimicrobiennes d'une forme modifiée de la microcine E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du groupe français des peptides et protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Anglet-Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une forme modifiée de la microcine E492 par ESI-ITMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides ubiquitous in Crustacea : involvement in shrimp immune response to infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Il Ciocco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional structure of a thermolysin-linearized microcin J25: Evidence for an essential role of the 11-16 loop in microcin J25 structure and antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ségalas-Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features, antimicrobial and membrane properties of Microcin E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.462-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional structure of a thermolysin-linearized microcin J25: Evidence for an essential role of the 11-16 loop in microcin J25 structure and antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ségalas-Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.866-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mode d'action de la microcine J25. Mise en évidence de l'interaction directe avec le récepteur membranaire FhuA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFB-GEIMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et activité des formes modifiée et non modifiée de microcine E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFB-GEIMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la boucle 11-16 dans le mécanisme d'action antibactérienne de la microcine J25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du groupe français des peptides et protéines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features, antimicrobial and membrane properties of microcin E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein studies, theorical aspects of purification and characterization HPLC and Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCO-DC Workshop on Shrimp Immunity and Disease Control, an integrated approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides from vertebrates and invertebrates. Structures and modes of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCO-DC Workshop on Shrimp Immunity and Disease Control, an integrated approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hemosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copper on the interaction between the oyster Magallana gigas and the bacterial pathogen Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Parizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and genetic determinants of resistance in the Pacific oyster Crassostrea gigas : A case study in natural population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach of the resistance mechanisms to the mass mortality syndrome affecting the juvenile of the oyster Crassostrea gigas (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Epigenetic In Marine Biology Congress EPIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Intertaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Chemical ligation simplifies the access of multi-domain antimicrobial peptides: application to the study of big-defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Peptide Symposium 2016 (EPS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laligation native simplifie l’étude de l’activité etdu mécanismed’action des peptides antimicrobiens à multiples domaines :cas des Big défensines d’huître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes journées annuelles MuFoPAM « MultiFonction des Peptides AntiMicrobiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial response of the scleractinian coral Pocillopora damicornis to bacterial stress from Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Coral Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteínas e peptídeos antimicrobianos de moluscos bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Sobral Marques Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Argenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Barcellos Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria José Tavares Ranzani-Paiva; Maurício Laterça Martins; Ricardo Massato Takemoto; Maria de los Angeles Perez Lizama; Fábio Hideki Yamada; Guilherme Campos Tavares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanidade de Organismos Aquáticos no Antropoceno : Mudanças climáticas, patógenos, resistancia antimicrobiana e desafios para a aquicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreart; ABRAPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-65-982302-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZACAM: One Health long-term socioecological research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Roger (coordination scientifique); Olive Marie-Marie (coordination scientifique); Marisa Peyre (coordination scientifique); Dirk Pfeiffer (coordination scientifique); Jakob Zinsstag (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-125, 2025, 978-2-7592-4027-2. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity in Molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.417-436, 2016, </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374279-7.12004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux littorales : la contamination par les pesticides favorise-t-elle les bactéries résistantes aux antibiotiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.182184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Muraille verte, laboratoire africain de l’écologie de la santé (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON SUR L'UNIVERSITE D'ETE DE L'OHMI TESSEKERE - UNIVERSITE DE POITIERS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.24102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« One Health » : allier santé humaine, animale et environnementale pour limiter les pandémies (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALOGUE. Seule une planète préservée nous permet de vivre en bonne santé (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON ET BENJAMIN ROCHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation of the bacteria Vibrio atlanticus promotes lightning group-attacks on the dinoflagellate Alexandrium pacificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Laabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Broquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl B Andree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle F Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Romatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic then genetic variations underpin rapid adaptation of oyster populations (Crassostrea gigas ) to Pacific Oyster Mortality Syndrome (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogofa Mortaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial predator-prey interactions could favor coincidental selection of diverse virulence factors in marine coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez-Joven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Research Agenda for the Environment, Climate & Health 2021-2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åke Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Drakvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Devouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Environment Research Agenda for Europe (HERA). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId663"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Delphine Destoumieux-Garzon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Vibrio as a source of antimicrobial resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mathias Wegner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 34 (4), pp.352-355. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tim.2026.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and varying predation capacities of culturable Amoebozoae against opportunistic vibrios in contrasting Mediterranean coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Intertaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01138-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teichoic Acids Play a Key Role in the Antibacterial Activity of Big Defensins against Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhousseine Touqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane El Fannassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (12), pp.3542-3552. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiotic Use in Oyster Hatcheries Promotes Rapid Spread of a Highly Transferable and Modular Resistance Plasmid in Vibrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismejo/wraf163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro dynamics of oyster hemocytes in plasma-based primary cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 450 (2), pp.114662. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2025.114662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Broquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl B Andree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Romatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.07.19.604245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine transmissible cancer navigates urbanised waters, threatening spillover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E a V Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Paradis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2023.2541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-talk and mutual shaping between the immune system and the microbiota during an oyster's life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 379 (1901), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2023.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of Argopecten purpuratus scallop larvae to vibriosis is associated with the front-loading of immune genes and enhanced antimicrobial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Jeria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Farlora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German Lira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1150280. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2023.1150280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogofa Mortaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic variations are more substantial than genetic variations in rapid adaptation of oyster to Pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (36), pp.eadh899. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adh8990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics of mussel transmissible cancer MtrBTN2 suggests accumulation of multiple cancer traits and oncogenic pathways shared among bilaterians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.230259. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsob.230259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting out of crises: Environmental, social-ecological and evolutionary research is needed to avoid future risks of pandemics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Matthies-Wiesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Binot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, 12 p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Diversification of Oyster Big Defensins Generates Antimicrobial Specificity and Synergy against Members of the Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael D Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (12), pp.745. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20120745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence and polymorphism of a mussel transmissible cancer in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Villalba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.736-751. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for integrating cancer into the One Health perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine M Dujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel S. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Hamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (11), pp.2571-2575. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eva.13303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal board invited review: OneARK: Strengthening the links between animal production science and animal ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Criscuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100053. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100927v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pacific Oyster Mortality Syndrome, a polymicrobial and multifactorial disease: state of knowledge and future directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzόn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.630343. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.630343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traits of a mussel transmissible cancer are reminiscent of a parasitic life style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.24110. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-03598-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 pandemic and global environmental change: Emerging research needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Belesova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 146, pp.106272. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2020.106272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sustained Immune Response Supports Long-Term Antiviral Immune Priming in the Pacific Oyster, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.e02777-19. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.02777-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alterins Produced by Oyster-Associated Pseudoalteromonas are Antibacterial Cyclolipopeptides with LPS-Binding Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrafek El Harras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (12), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18120630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio-bivalve interactions in health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vibrios – from genes to ecosystems, 22 (10), pp.4323-4341. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio splendidus O-antigen structure: A trade-off between virulence to oysters and resistance to grazers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.4264 - 4278. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional insights from the evolutionary diversification of big defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gerdol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Venier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2020.00758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Viral Genomic Diversity to Oyster Susceptibility in the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Chaparro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1579. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrios – from genes to ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Baker‐austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James D Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux‐garzón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vibrios – from genes to ecosystems, 22 (10), pp.4093 - 4095. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of the oyster pathogen Vibrio tasmaniensis LGP32 against grazing by Vannella sp. marine amoeba involves Vsm and CopA virulence factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Amraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (10), pp.4183 - 4197. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ancestral N-Terminal Domain of Big Defensins Drives Bacterially Triggered Assembly into Antimicrobial Nanonets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien N Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (5), pii: e01821-19. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01821-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of Vibrio infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (28), pp.14238-14247. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1905747116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inefficient immune response is associated with microbial permissiveness in juvenile oysters affected by mass mortalities on field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.156 - 163. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oyster Farming, Temperature, and Plankton Influence the Dynamics of Pathogenic Vibrios in the Thau Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez-Joven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2530. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">csrB Gene Duplication Drives the Evolution of Redundant Regulatory Pathways Controlling Expression of the Major Toxic Secreted Metalloproteases in Vibrio tasmaniensis LGP32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">an Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Disconzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bouloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (6), pp.e00582-18. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mSphere.00582-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The One health concept : 10 years old and a long road ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mavingui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.14. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive Gene Expansion and Sequence Diversification Is Associated with Diverse Tissue Distribution, Regulation and Antimicrobial Properties of Anti-Lipopolysaccharide Factors in Shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Machado Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairé Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natanael Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Toledo-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.381. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16100381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paralytic shellfish toxin, saxitoxin, enters the cytoplasm and induces apoptosis of oyster immune cells through a caspase-dependent pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Abi-Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darren S. Finkelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Du Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 190, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An intimate link between antimicrobial peptide sequence diversity and binding to essential components of bacterial membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1858 (5), pp.958-970. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2015.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in marine invertebrate health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 371 (1695), pii: 20150300. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2015.0300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper homeostasis at the host vibrio interface: lessons from intracellular vibrio transcriptomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.P. Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Pathogen Ecology, 18 (3), pp.875-888. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hemocyanin-derived antimicrobial peptide from the penaeid shrimp adopts an alpha-helical structure that specifically permeabilizes fungal membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa W Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cazevieille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1860 (3), pp.557-568. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagen.2015.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking advantage of electric field induced bacterial aggregation for the study of interactions between bacteria and macromolecules by capillary electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sisavath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87 (13), pp.6761-6768. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of Vibrio pathogens in Europe: ecology, evolution, and pathogenesis (Paris, 11-12th March 2015).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Mathias Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Baker-Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Vezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos R Osorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.830. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer membrane vesicles are vehicles for the delivery of Vibrio tasmaniensis virulence factors to oyster immune cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Sophie Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Duperthuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume M Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pathogen ecology and lifestyles, 17 (4), pp.1152-1165. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01054322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new insights into the oyster antimicrobial defense: cellular, molecular and genetic view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.50-64. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2015.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental microbiology as a mosaic of explored ecosystems and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Duran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Arsene-Ploetze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (18), pp.13577-13598. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5164-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance to Antimicrobial Peptides in Vibrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Duperthuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Wai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.540-563. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics3040540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Histones and DNA Traps in Invertebrate Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Vanhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Kieffer-Jaquinod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 289 (36), pp.24821-24831. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M114.576546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Divergence in Shrimp Anti-Lipopolysaccharide Factors (ALFs): From Recognition of Cell Wall Components to Antimicrobial Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciane Maria Perazzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (7), </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0067937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecropins as a marker of Spodoptera frugiperda immunosuppression during entomopathogenic bacterial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Duvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Essa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (6), pp.881 - 888. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression, tissue localization and synergy of antimicrobial peptides and proteins in the immune response of the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental and Comparative Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3-4), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dci.2012.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field enhanced bacterial sample stacking in isotachophoresis using wide-bore capillaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Oukacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joselito P. Quirino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1268, pp.180-184. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2012.10.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Defensins, a Diverse Family of Antimicrobial Peptides That Follows Different Patterns of Expression in Hemocytes of the Oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e25594. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0025594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innate immune responses of a scleractinian coral to vibriosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Sautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 286 (25), pp.22688-98. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.216358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00608446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into Invertebrate Defensin Mechanism of Action OYSTER DEFENSINS INHIBIT PEPTIDOGLYCAN BIOSYNTHESIS BY BINDING TO LIPID II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Wilmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Aumelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (38), pp.29208-29216. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M110.143388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The major outer membrane protein OmpU of Vibrio splendidus contributes to host antimicrobial peptide resistance and is required for virulence in the oyster Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Duperthuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Binesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Romestand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (4), pp.951-963. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2009.02138.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translational modification and folding of a lasso-type gene-encoded antimicrobial peptide require two enzymes only in Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Knappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 611, pp.35-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spodoptera frugiperda X-tox protein, an immune related defensin rosary, has lost the function ancestral defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Brehélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Boublik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (8), pp.e6795. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dlt Operon of Bacillus cereus Is Required for Resistance to Cationic Antimicrobial Peptides and for Virulence in Insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Abi-Khattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Sanchis Borja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 191 (22), pp.7063-7073. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00892-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of siderophore-peptides, a class of potent antimicrobial peptides from enterobacteria, requires two precursors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 611, pp.33-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR structure of rALF-Pm3, an anti-lipopolysaccharide factor from shrimp: Model of the possible lipid A-binding site.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinshan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Boze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chemardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopolymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 91 (3), pp.207-20. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bip.21119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Vibrio strain producing antimicrobial agents in the excretory organs of Nautilus pompilius (Cephalopoda, Nautiloidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pernice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boucher-Rodoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev Fish Biol Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2-3), pp.197-205. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-006-9029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Enzymes Catalyze the Maturation of a Lasso Peptide in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14 (7), pp.793-803. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chembiol.2007.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00152101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a Vibrio strain producing antimicrobial activities in the excretory organs of Nautilus pompilius (Cephalopoda, Nautiloidea).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pernice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Boucher-Rodoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.197-205. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-006-9029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcins, gene-encoded antibacterial peptides from enterobacteria.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (4), pp.708-734. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b516237h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a bactericidal permeability increasing protein in an invertebrate, the Crassostrea gigas Cg-BPI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Romestand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fievet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (45), pp.17759-64. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0702281104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into siderophore-carrying peptide biosynthesis: Enterobactin is a precursor for microcin E492 post-translational modification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51 (10), epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.00261-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitism of iron-siderophore receptors of Escherichia coli by the siderophore-peptide microcin E492m and its unmodified counterpart.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), pp.181-91. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-005-4452-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-siderophore transporter FhuA is the receptor for the antimicrobial peptide microcin J25: role of the microcin Val11-Pro16 beta-hairpin region in the recognition mechanism.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Desmadril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 389 (Pt 3), pp.869-76. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20042107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore peptide, a new type of post-translationally modified antibacterial peptide with potent activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (27), pp.28233-42. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M400228200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin J25, from the macrocyclic to the lasso structure: implications for biosynthetic, evolutionary and biotechnological perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Protein and Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (5), pp.383-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin E492 antibacterial activity: evidence for a TonB-dependent inner membrane permeabilization on Escherichia coli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49 (4), pp.1031-41. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.2003.03610.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermolysin-linearized microcin J25 retains the structured core of the native macrocyclic peptide and displays antimicrobial activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ségalas-Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 269 (24), pp.6212-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human b-defensin-2 production in keratinocytes is regulated by interleukin 1, bacteria, and the state of differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.Y. Lui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.V. Valore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 118, pp.275-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on modified microcins: structural features and mechanisms of action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 84 (5-6), pp.511-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacean Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jouffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276 (50), pp.47070-47077. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M103817200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustacean Immunity : Antifungal peptides are generated from the C terminus of shrimp hemocyanin in response to microbial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jouffrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276, pp.47070-47077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides from penaeid shrimp (Crustacea, Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.1260-1271. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/pl00000764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, antimicrobial peptides with chitin-binding activity, are produced and stored in shrimp granulocytes and released after microbial challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Cosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 113 (3), pp.461-469. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.113.3.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant expression and range of activity of penaeidins, antimicrobial peptides from penaeid shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Strub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van Dorsselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Bachere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 266 (2), pp.335-346. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1432-1327.1999.00855.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, a New Family of Antimicrobial Peptides Isolated from the Shrimp Penaeus vannamei (Decapoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damarys Loew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain van Dorsselaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 272 (45), pp.28398-28406. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.272.45.28398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(INVITED SPEAKER) Circulation de la résistance aux antibiotiques dans les environnements côtiers européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne, Département de Microbiologie, Infectiologie et Immunologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal-Canada, May 2026, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoHealth4Sea: Fostering international collaboration for coastal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st SIRI Working Group Meeting “Ifremer–Brazil Collaboration: Today and Tomorrow”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ifremer, Mar 2026, hybride : France, Brésil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie de la Santé en Camargue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Festival de la Camargue et du Delta du Rhône</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CONFERENCIERE INVITEE) Circulation et propagation de la résistance aux antibiotiques dans l'environnement marin côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement du projet IMPACT AntiBioRésistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jan 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(INVITED SPEAKER) Déployer l'approche une seule santé à l'échelle des territoires. De la Camargue en France aux zones ostréicoles du Brésil, anticiper les risques sanitaires dans les zones humides et côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Interne, Faculté de Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal-Canada, May 2026, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio as a potential source of resistance genes to colistin and β-lactams in oysters from European coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Immunology Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universität Berlin, Sep 2025, Wertbellinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological, genomic and virulence insights into Vibrio aestuarianus cardii: a pathogen of cockles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maude Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Diseases of Fish and Shellfish 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAFP European Association of Fish Pathologists, Sep 2025, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(KEYNOTE LECTURER INVITED) Resistance and Virulence in Vibrio from European Coastal Environments: Impacts of Seasonal Variations and Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFM Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(CO-CHAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gordon Research Conference, Feb 2025, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO-CHAIR INVITED, session Aquaculture and seafood disease: it's the economy ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big-Defensin Diversification in Oysters: Implications for Host Defense and Microbiota Management (D. Destoumieux-Garzon INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhousseine Touqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMAP 2024 International Meeting on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to allogeneic and xenogeneic grafts and to infection with transmissible cancer cells in Mytilus edulis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika A.V. Burioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bierne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMR2024 5th International Symposium on the Advances in Marine Mussel Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux sur les AMPs d'huitres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite des chimistes de l'IBMM (équipe acides aminés, peptides et protéines) Institut Biomolécules Max Mousseron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Biomolécules Max Mousseron, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymicrobial synergy between Vibrio and the OsHV-1 virus in the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrio 2024 The International Meeting on the Biology of Vibrios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Lima, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop huitres SCSIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt-resistant big defensins regulate oyster microbiota (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big defensins: A Diversified Family of Antimicrobial Peptides Confronting Versatile Microbial Environments (DELPHINE DESTOUMIEUX-GARZON INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromal Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaela da Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Peptides. Yesterday, Today, and Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Omaha, Nebraska, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la Zone Atelier CAMARGUE (Session One Health une approche adoptée au niveau international et ses applications dans différents territoires dans le monde et en France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AdNatura Salon National des Professionnels de l'Ecologie et de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and clonal expansion in Europe of Vibrio aestuarianus lineages pathogenic for oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Arzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAFP2023 (European Association of Fish and Shellfish Pathologists)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisière en mer des agents pathogènes (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction (DELPHINE DESTOUMIEUX-GARZON, CHAIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Journée Scientifique du MEEDIN "Ecology and evolution of pathogens in the Aquatic environments"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier Ecology and Evolution of Diseases Network, Jun 2022, Prades le lez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">invited speaker Session: ‘Antimicrobial peptides in the One Health Context & applications II’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the synthesis of hydrophobic proteins using NCL-labile solubilizing tags: a case study of Crassostrea gigas big defensin 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd GFPP &amp; 5th BPGM French-Belgian Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français des Peptides et Protéines, May 2022, Port Leucate, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation and cheating in a polymicrobial disease: the Pacific Oyster Mortality Syndrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Immunology Workshop 2022 "Resistance, Tolerance &amp; Symbionts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Blossin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine invertebrates in a One Health context. Human and environmental drivers of diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME 18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INEE - International Symposium on Microbial Ecology, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of oyster big defensins (project DEPTH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KIM Sea &amp; Coast 2022 Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I-site MUSE, Sep 2022, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translational microbial ecology and One Health (Chairwoman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Sessitsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Symposium on Microbial Ecology, Aug 2022, Lausanne (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins et pathogènes émergents (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d’été de la grande muraille verte. Prendre racine - Ecologie de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Poitiers, Jul 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence humaine et environnementale sur l’émergence et la dynamique des pathogènes en milieu marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfectioTron – Journée d’animation du CNRS INEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS INEE, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants and relative weight of genetic and epigenetic variation in the resistance of the oyster Crassostrea gigas to the Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPIMAR 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Woods Hole, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of pandemics: Research, Evidence and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Netanyahu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HERA final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HERA Health and Environment Research Agenda, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences de l’environnement, de l’évolution et de la socio-écologie face au risque futur de pandémies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Mensuelles de l'Académie Européenne Internationale des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Européenne Internationale des Sciences, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in the context of One Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-microbiota interplay in oyster health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst scientific meeting of the Italian Association of Developmental and Comparative Immunobiology (IADCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Italian Association of Developmental and Comparative Immunobiology, Feb 2022, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional DIversification of Big-Defensins and the shaping of oyster microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMP 2022 7th International Symposium on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oysters in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Microbial Ecology (ISME 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Invertebrates in a One Health Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires de l'Université pontificale catholique de Valparaíso</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Valparaiso, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03977247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sciences de l'environnement, de l'évolution et de la socio-écologie face au risque futur de pandémies (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire "one health" SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Microbiologie, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections virales et bactériennes, entre terre et mer (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier (online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Promouvoir l'interdisciplinarité et le dialogue (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE MONDE Dialogues Sciences &amp; Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monde, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio aestuarianus diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Canier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting &amp; workshop of NRLs for mollusc diseases and COCKLES project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union Reference Laboratory for Mollusc Diseases; IFREMER, Mar 2021, La Tremblade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débat One Health : l'indispensable interdisciplinarité (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Convention on Health Analysis and Management CHAM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted escape from host immunity in Vibriospathogenic for oysters (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Immunology Workshop "Resistance tolerance and symbionts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freie Universitât Berlin (Germany), Aug 2020, Berlin (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description : Immune-Microbiota Interplay in Oyster Health and Disease (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kansas University Seminars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kansas University, Dec 2020, Lawrence, Kansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective des modes de production de connaissances situées dans les territoires (INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Plan AMBITION DRAAF Corse (Axe Santé)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Régionale de l'Alimentation, de l'Agriculture et de la Foret de Corse DRAAF, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élimination des hémocytes détermine le succès parasitaire des Vibrio pathogènes de l’huitre Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoliang Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring ancestral traits lost during molecular evolution of Big-Defensins Towards β-defensins (DELPHINE DESTOUMIEUX-GARZON, INVITED SPEAKER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms and Application: Realizing the Potential of Antimicrobial Host Defense Peptides for Human and Veterinary Medicine. Session: Treating Antimicrobial Resistant Infections and Biofilms with Antimicrobial Host Defense Peptides (DELPHINE DESTOUMIEUX-GARZON, SESSION LEADER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference "Antimicrobial Peptides"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie intégrative des insectes : contrôle des infections (DISCUSSION LEADER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of hemocytes as a convergent strategy of virulent vibrios to colonize oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables; Réseau Immunité des Invertébrés, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on the Advances in Marine Mussel Research AMMR2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Chioggia, Italy. pp.197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype typing of transmissible cancers in the Mytilus edulis complex of species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurine Hammel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolution and Ecology of Cancer 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wellcome Genome Campus, Jul 2019, Hinxton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of virulence and resistance factors in the oyster pathogen Vibrio tasmaniensis LGP32 by free-living amoebae in oyster farming area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez-Joven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019 Congrès de Microbiologie en Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aqua 2018 14th International Symposium on Aquaculture Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Petton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve R Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Holobionts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Chemical ligation simplifies the access of multidomain antimicrobial peptides: application to the study of big-defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on AntiMicrobial Peptides (AMP2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles moléculaires chez Spodoptera frugiperda des facteurs de virulence des bactéries des genres Xenorhabdus et Photorhabdus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Essa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Nathalie Volkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuninv 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damicornin, the first AMP from a scleractinian coral: characterization and expression disturbance during vibriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Sautière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau Ecologie des Interactions Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Ecologie des Interactions Durables, 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunologie des Invertébrés IMMUNINV 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Perpignan, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The immune response of Pocillopora damicornis confronted to Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn M. Dheilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Coral Reefs Symposium ICRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cairns, Australia. pp.396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of litopenin PvHCt, a strictly antifungal peptide processed from hemocyanin in a penaeid shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa W Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second international symposium on antimicrobial peptides. Food, veterinary, medical and novel applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lasso peptides. Bioactive peptides from Actinobacteria and Proteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kok-Phen Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Schools in Applied Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional structure and mechanism of action of an antifungal peptide generated from hemocyanin cleavage in a penaeid shrimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa W Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Djediat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Helsinski, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution in vitro de la biosynthèse de la microcine J25, peptide antimicrobien structuré en lasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème réunion du Groupe Français des Peptides et Protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microcines-sidérophores, peptides antibactériens parasitant les voies d'import du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème forrum Jeunes chercheurs. Explorer les systèmes biologiques : stratégies et innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Ile des Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturation of the antibacterial siderophore-peptide microcin E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translational modification and folding of a lasso-type gene-encoded antimicrobial peptide require two enzymes only in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Knappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-translational modification and folding of a lasso-type gene-encoded antimicrobial peptide require two enzymes only in Escherichia coli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro reconstitution of the biosynthesis of microcin J25, a lasso-type structured antimicrobial peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Barga, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of siderophore-peptides, a class of potent antimicrobial peptides from enterobacteria, requires two precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosynthesis of siderophore-peptides, a class of potent antimicrobial peptides from enterobacteria, requires two precursors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-microcins, antimicrobial peptides with potent activity against Enterobacteriaceae: structure, biosynthesis and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Congress Natural Peptides to Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Zermatt, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin M, an antibacterial peptide from the probiotic bacterium Escherichia coli Nissle 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Vassiliadis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium Food, Veterinary and Medical Applications of Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, ENITIAA, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siderophore-peptide, a new type of antimicrobial peptide targetting iron-siderophore receptors at the outer membrane of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Biomolecules and Related Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcin E492, a siderophore-mimicking antibacterial peptide that targets iron/siderophore receptors at the outer membrane of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Birlirakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Ventura, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parasitism of iron-siderophore receptors of Escherichia coli by the siderophore-peptide microcin E492m</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International symposium on microbial iron transport storage and metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translationally modified microcin E492, a siderophore-peptide with potent antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-translationally modified microcin E492, a siderophore-peptide with potent antibacterial activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the MccJ25 antimicrobial peptide at the bacterial membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the MccJ25 antimicrobial peptide at the bacterial membrane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Prague, Czech Republic. pp.491-492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00147248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a posttranslational modification of Microcin E492 by ESI-ITMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rebuffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd conference of the American Society for Mass Spectrometry (ASMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Nashville, Tennessee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translationally modified microcin E492, a siderophore-peptide with potent antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International and 28th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the MccJ25 antibacterial peptide at the bacterial membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International and 28th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The post-translationally modified microcin E492 is a siderophore-peptide with potent antibacterial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Pore-Forming Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the catechol type siderophore receptors and inner-membrane protein TonB in microcin E492 antimicrobial activity against Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Santamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth Workshop on Pore-Forming Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The iron-transporter FhuA is the receptor of the macrocyclic antimicrobial peptide MccJ25 at the bacterial membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Il Ciocco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés structurales et antimicrobiennes d'une forme modifiée de la microcine E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème réunion du groupe français des peptides et protéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Anglet-Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'une forme modifiée de la microcine E492 par ESI-ITMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Afonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penaeidins, a family of antimicrobial peptides ubiquitous in Crustacea : involvement in shrimp immune response to infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVth Gordon Research Conference on Antimicrobial Peptides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Il Ciocco, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional structure of a thermolysin-linearized microcin J25: Evidence for an essential role of the 11-16 loop in microcin J25 structure and antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ségalas-Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features, antimicrobial and membrane properties of Microcin E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.462-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mode d'action de la microcine J25. Mise en évidence de l'interaction directe avec le récepteur membranaire FhuA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFB-GEIMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional structure of a thermolysin-linearized microcin J25: Evidence for an essential role of the 11-16 loop in microcin J25 structure and antimicrobial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ségalas-Milazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peptides 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.866-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features, antimicrobial and membrane properties of microcin E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Peptide Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role de la boucle 11-16 dans le mécanisme d'action antibactérienne de la microcine J25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème réunion du groupe français des peptides et protéines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et activité des formes modifiée et non modifiée de microcine E492</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux-Garzón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFB-GEIMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein studies, theorical aspects of purification and characterization HPLC and Mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCO-DC Workshop on Shrimp Immunity and Disease Control, an integrated approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hermosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides from vertebrates and invertebrates. Structures and modes of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Destoumieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCO-DC Workshop on Shrimp Immunity and Disease Control, an integrated approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Hemosillo, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(POSTER) Abundance of Ampicillin-resistant Vibrio in European marine costal systems used for oyster culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Reggiardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La virulence de Vibrio aestuarianus, un pathogène primaire de l’huître, est directement contrôlée par la salinité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Ete ExposUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of copper on the interaction between the oyster Magallana gigas and the bacterial pathogen Vibrio aestuarianus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Hernández-Cabanyero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Parizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyna Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Courtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Valencia, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of big-defensins in the control of oyster microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie de San Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Asokan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journées du GDR MuFoPAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Marseille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic and genetic determinants of resistance in the Pacific oyster Crassostrea gigas : A case study in natural population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killing or Cheating: two strategies to colonize an oyster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Ecology and Evolution of Infectious Diseases Meeting EEID2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative approach of the resistance mechanisms to the mass mortality syndrome affecting the juvenile of the oyster Crassostrea gigas (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Saccas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Epigenetic In Marine Biology Congress EPIMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier ( Virtual Conference ), France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of marine amoebae and their interactions with pathogenic oyster vibrios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Intertaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th biennial International Conference on the Biology of Vibrios VIBRIO2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montréal (Québec), Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-specific mechanisms of cytotoxicity toward immune cells determine the successful outcome of vibrio infections in oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Labreuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences Jaques Monod CJM3-2019 : Immunologie intégrative des insectes : contrôle des infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Roscoff, France. , 116, pp.14238 - 14247, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifaceted adaptations of vibrios to their molluscan host, the oyster Crassostreae gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Oyanedel Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chapelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Haffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REID + Immuninv 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR: a tool for Biology Xth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NCL-based synthesis, 3D structure and first insight into antimicrobial properties of Cg-BigDef1, an oyster big defensin active at high salinity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Loth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Meudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e congrès annuel du Groupe Français des Peptides et Protéines (GFPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native Chemical ligation simplifies the access of multi-domain antimicrobial peptides: application to the study of big-defensins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bressan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Peptide Symposium 2016 (EPS2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laligation native simplifie l’étude de l’activité etdu mécanismed’action des peptides antimicrobiens à multiples domaines :cas des Big défensines d’huître.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor P. Terrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bressan Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIIèmes journées annuelles MuFoPAM « MultiFonction des Peptides AntiMicrobiens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial response of the scleractinian coral Pocillopora damicornis to bacterial stress from Vibrio coralliilyticus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Ladrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Tambutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Coral Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteínas e peptídeos antimicrobianos de moluscos bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Diego Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Jorquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Sobral Marques Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Argenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassio Barcellos Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria José Tavares Ranzani-Paiva; Maurício Laterça Martins; Ricardo Massato Takemoto; Maria de los Angeles Perez Lizama; Fábio Hideki Yamada; Guilherme Campos Tavares. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sanidade de Organismos Aquáticos no Antropoceno : Mudanças climáticas, patógenos, resistancia antimicrobiana e desafios para a aquicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreart; ABRAPOA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-65-982302-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZACAM: One Health long-term socioecological research platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Roger (coordination scientifique); Olive Marie-Marie (coordination scientifique); Marisa Peyre (coordination scientifique); Dirk Pfeiffer (coordination scientifique); Jakob Zinsstag (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health Atlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.124-125, 2025, 978-2-7592-4027-2. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-4027-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunity in Molluscs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Immunobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.417-436, 2016, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-374279-7.12004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eaux littorales : la contamination par les pesticides favorise-t-elle les bactéries résistantes aux antibiotiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Munaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.182184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Muraille verte, laboratoire africain de l’écologie de la santé (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON SUR L'UNIVERSITE D'ETE DE L'OHMI TESSEKERE - UNIVERSITE DE POITIERS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.24102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALOGUE. Seule une planète préservée nous permet de vivre en bonne santé (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON ET BENJAMIN ROCHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« One Health » : allier santé humaine, animale et environnementale pour limiter les pandémies (INTERVIEW DE DELPHINE DESTOUMIEUX-GARZON)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Destoumieux-Garzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Starvation of the bacteria Vibrio atlanticus promotes lightning group-attacks on the dinoflagellate Alexandrium pacificum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Laabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tetreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gourbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and functional specialization of oyster immune cells uncovered by integrative single cell level investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de la Forest Divonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Pouzadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Romatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mitta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of a Long-Term Primary Culture of Oyster Hemocytes and Novel Insights About Their Function, Metabolism, and Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle F Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Boulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudenège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Broquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl B Andree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetic then genetic variations underpin rapid adaptation of oyster populations (Crassostrea gigas ) to Pacific Oyster Mortality Syndrome (POMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janan Gawra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lucasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogofa Mortaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Lorgeril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial predator-prey interactions could favor coincidental selection of diverse virulence factors in marine coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Robino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore C. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Lopez-Joven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Auguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EU Research Agenda for the Environment, Climate & Health 2021-2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis Kogevinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åke Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Drakvik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Devouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Health Environment Research Agenda for Europe (HERA). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId667"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2026.01.009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037657v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jeria" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rojas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Farlora" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Lira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1150280" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Matthies-Wiesler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106915" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#972;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.630343" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035125v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Bergman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106272" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372780v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Brown" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100927v4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545438v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Venier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00758" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057595v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Baker&#8208;austin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pruzzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Oliver" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux&#8208;garz&#243;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15229" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945121v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Machado Matos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Farias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Toledo-Silva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16100381" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Abi-Khalil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren S. Finkelstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Du Bois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01316402v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Rosa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0300" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311099v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.10.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.12.010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mathias Wegner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Baker-Austin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vezzulli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Osorio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00830" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Wai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040540" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499460v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Goncalves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Perazzolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067937" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499243v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bachere" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2012.01.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito P. Quirino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.10.026" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608446v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ladri&#232;re" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.216358" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828808v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santini" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025594" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667966v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02138.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498817v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Wilmes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aumelas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.143388" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Knappe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassiliadis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peduzzi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358510v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boze" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moulin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21119" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152101v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquesne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2007.06.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146199v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-006-9029-3" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5L8G2VWZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146730v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebuffat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516237h" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP9CPF6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167749v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00261-07" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145822v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernice" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129149v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-4452-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5DJ1R33-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130139v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20042107" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016002v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Santamaria" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03610.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013591v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Lui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Wong" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Valore" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013189v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cheminant" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013191v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828800v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103817200" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013599v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouffrey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828670v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00000764" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.3.461" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00855.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828855v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rodriguez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.45.28398" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554132v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506619v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280608v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090481v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882983v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894046v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883005v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894057v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885207v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885433v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885238v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007800v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977268v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007754v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976803v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007767v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Netanyahu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977276v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977226v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977247v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886095v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976765v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893438v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887624v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888686v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887816v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889174v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889152v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891227v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891555v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890558v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969025v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969008v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966000v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394348v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393804v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Phen Yan" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294726v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187177v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147045v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147034v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156048v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Knappe" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147043v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156045v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146738v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146736v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147062v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013608v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blond" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013610v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147250v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147248v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulanger" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013614v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013639v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013642v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamaria" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013612v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013613v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013616v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminant" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013625v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013620v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brouard" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013628v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013602v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boscher" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013606v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013633v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013636v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013631v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013626v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013645v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013643v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128427v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Terrier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Albert" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969192v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565977v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Jorquera" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Sobral Marques Souza" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argenta" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Barcellos Herv&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abrapoa.org.br/product-page/sanidade-de-organismos-aqu%C3%A1ticos-no-antropoceno" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172215v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/336/9782759240272/one-health-atlas" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4027-2" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886377v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886784v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887707v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887613v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879695v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rolland" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549662v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Bergman" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Drakvik" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Devouge" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2026.01.009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520580v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Robino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01138-25" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhousseine Touqui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Fannassi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Trevisan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Even" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2025.114662" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de la Forest Divonne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Romatif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.07.19.604245" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116826v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Hammel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Touchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E a V Burioli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Paradis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cerqueira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.2541" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Jeria" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Farlora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Lira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1150280" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Gawra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Valdivieso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laporte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adh8990" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika A.V. Burioli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vignal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.230259" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428100v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Matthies-Wiesler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bierne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boissier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106915" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335752v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Simon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arbiol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Villalba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16052" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine M Dujon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel S. Brown" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Hamede" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13303" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100927v4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Criscuolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100053" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128446v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#972;n" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.630343" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03498948v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charri&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03598-w" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035125v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Belesova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Bergman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2020.106272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527469v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lafont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vergnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gu&#233;guen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02777-19" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14996" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Schmitt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Venier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rocha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00758" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915023v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delmotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01579" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057595v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Baker&#8208;austin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pruzzo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D Oliver" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux&#8208;garz&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15229" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Bissonnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14770" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328576v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cair&#233; Barreto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01821-19" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rubio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1905747116" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759229v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loubiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Le Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2018.03.027" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945281v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Disconzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouloc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00582-18" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722566v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mavingui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Machado Matos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Farias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Toledo-Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16100381" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561503v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Abi-Khalil" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren S. Finkelstein" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Conejero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Du Bois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Diego Rosa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.10.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01316402v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Rosa" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barreto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0300" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01311061v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Vanhove" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.P. Rubio" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Nguyen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemire" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roche" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13083" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BH854Z8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01259500v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa W Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blond" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Djediat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2015.12.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259864v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisavath" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Got" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00934" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464526v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Roux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mathias Wegner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Baker-Austin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Vezzulli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R Osorio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00830" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01054322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sophie Vanhove" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Duperthuy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12535" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162911v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bach&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2015.02.040" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247096v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Arsene-Ploetze" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5164-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vanhove" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Wai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics3040540" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086276v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.576546" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499460v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Vergnes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Goncalves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Maria Perazzolo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0067937" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651570v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Duvic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jouan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Essa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Girard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pages" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.04.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499243v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gueguen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bachere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2012.01.004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778576v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joselito P. Quirino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.10.026" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Santini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bulet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025594" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608446v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ladri&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Sauti&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.216358" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498817v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Wilmes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugniere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aumelas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.143388" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667966v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Binesse" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Romestand" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2009.02138.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393753v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Knappe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goulard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breh&#233;lin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Boublik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006795" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664630v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Abi-Khattar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Rejasse" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Sanchis Borja" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00892-09" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vassiliadis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peduzzi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zirah" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thomas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358510v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boze" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Moulin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21119" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145822v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernice" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rebuffat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-006-9029-3" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5L8G2VWZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152101v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquesne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goulard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2007.06.004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146199v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pernice" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peduzzi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rebuffat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Boucher-Rodoni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146730v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b516237h" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-RP9CPF6F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258926v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gonzalez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0702281104" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167749v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vassiliadis" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thomas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00261-07" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129149v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-005-4452-9" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q5DJ1R33-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130139v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Desmadril" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20042107" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016010v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M400228200" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016002v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013080v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Santamaria" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.2003.03610.x" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013189v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cheminant" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013591v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Lui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Destoumieux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Wong" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Park" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Valore" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013191v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828800v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M103817200" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013599v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saulnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouffrey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828670v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/pl00000764" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828796v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.113.3.461" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828784v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Dorsselaer" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.1999.00855.x" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828855v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damarys Loew" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rodriguez" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.272.45.28398" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612282v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554132v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612308v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Simonin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506619v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612293v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280578v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280541v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Hern&#225;ndez-Cabanyero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hocquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280608v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090481v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882983v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882843v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Loth" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882682v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894046v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883005v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894057v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885238v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885227v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Rosa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885207v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884498v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885433v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886095v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976765v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976595v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asokan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976803v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991131v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel Trigo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007754v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007800v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sessitsch" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977268v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991115v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965076v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007767v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Netanyahu" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977276v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977226v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991204v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976756v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Rosa" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Voisin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886594v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977247v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887816v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893438v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887624v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888526v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Garcia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888686v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889238v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889174v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889152v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890464v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891216v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barreto" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Voisin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890292v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapelet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891227v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891555v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890558v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891643v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simon" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pepin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891299v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890816v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore C. Poirier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Auguet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892834v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Delmas" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Terrier" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bressan" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marceau" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154473v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chapelle" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aymeric" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969025v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969008v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn M. Dheilly" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966000v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394348v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dupont" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393804v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kok-Phen Yan" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294726v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147045v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187177v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147034v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156048v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Knappe" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147043v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156045v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146736v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146738v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147062v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013608v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blond" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Afonso" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birlirakis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013610v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147250v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147248v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulanger" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letellier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013612v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013613v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013614v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013639v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013642v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santamaria" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bessin" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013616v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheminant" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013625v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013620v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brouard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dubost" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013617v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bach&#232;re" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013628v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;galas-Milazzo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013602v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boscher" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013633v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013606v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013626v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013631v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013636v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molle" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013645v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013643v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338536v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280688v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307658v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Courtay" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888804v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Asokan" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delmas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888087v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lamy" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Saccas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887973v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969100v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890315v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perret" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Intertaglia" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Auguet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891592v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890635v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Le Roux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chapelet" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453460v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delmas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Terrier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894301v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895296v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128427v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P. Terrier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressan Albert" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969192v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565977v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Jorquera" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Sobral Marques Souza" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argenta" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassio Barcellos Herv&#233;" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.abrapoa.org.br/product-page/sanidade-de-organismos-aqu%C3%A1ticos-no-antropoceno" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172215v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/336/9782759240272/one-health-atlas" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4027-2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895993v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Green" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-374279-7.12004-1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886377v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Munaron" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886784v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887613v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887707v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879695v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Rolland" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782332v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884166v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle F Mello" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651019v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134835v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Auguet" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549662v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;ke Bergman" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Drakvik" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Devouge" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>