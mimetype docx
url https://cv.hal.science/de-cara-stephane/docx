--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -351,308 +351,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating greenhouse gas emissions from the cattle sector: Land‐use regulation as an alternative to emissions pricing</w:t>
+                <w:t xml:space="preserve">Carbon farming: The foundation for carbon farming schemes – lessons learned from 160 European schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Gérard</w:t>
+                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane De Cara</w:t>
+                <w:t xml:space="preserve">Ennio Facq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Criscuoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martínez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Heidecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ajae.12485⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.107747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691986v1</w:t>
+                <w:t xml:space="preserve">hal-05249521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon farming: The foundation for carbon farming schemes – lessons learned from 160 European schemes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating greenhouse gas emissions from the cattle sector: Land‐use regulation as an alternative to emissions pricing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Criscuoli</w:t>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martínez-García</w:t>
+                <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Heidecke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158, pp.107747. </w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (1), pp.312-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ajae.12485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249521v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give and take: An analysis of the distributional consequences of emission tax-and-rebate schemes with an application to greenhouse gas emissions from European agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 219, pp.108154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,252 +3224,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global land-use implications of first and second generation biofuel targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr P. Havlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe A. U. A. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin E. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes H. Bottcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen S. Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (10), pp.5690-5702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.enpol.2010.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999823v1</w:t>
+                <w:t xml:space="preserve">hal-00999817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global land-use implications of first and second generation biofuel targets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (10), pp.5690-5702. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (9), pp.1680-1690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.enpol.2010.03.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999817v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis of summer fallow management to reduce take-all disease and N-leaching in a wheat crop rotation</w:t>
               </w:r>
@@ -9554,51 +9554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n° 7 - Politiques climatiques et inégalités de revenu : le cas du secteur agricole européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10458,51 +10458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE-PSAE. 2025, 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11849,51 +11849,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BAD7D5D"/>
+    <w:nsid w:val="C57C9275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12080,51 +12080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/de-cara-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2559-1877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07739027X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9266-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Facq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Heidecke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Isbasoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-020-00293-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00117-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Grosjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fuss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1258630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dumollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2017.1409654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/50tn-8r06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4zy-0q13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppr027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999823v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.05.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr P. Havlik" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe A. U. A. Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Schmid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Bottcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Fritz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.enpol.2010.03.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goulevant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9234-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.02.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGTM9CLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3M509SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fabiosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Elobeid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2005.00252.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A089529A81E93D6217B239A95A5CCF78D0897B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-005-0071-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beghin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabiosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Servant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Debove" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houz&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Agricultural And Resource Economics Society" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828003v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835560v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33193.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837148v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/de-cara-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2559-1877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07739027X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9266-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Facq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Heidecke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Isbasoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-020-00293-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00117-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Grosjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fuss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1258630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dumollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2017.1409654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/50tn-8r06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4zy-0q13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppr027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr P. Havlik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe A. U. A. Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Schmid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Bottcher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Fritz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.enpol.2010.03.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goulevant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9234-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.02.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGTM9CLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3M509SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fabiosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Elobeid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2005.00252.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A089529A81E93D6217B239A95A5CCF78D0897B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-005-0071-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beghin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabiosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Servant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Debove" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houz&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Agricultural And Resource Economics Society" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828003v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835560v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33193.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837148v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>