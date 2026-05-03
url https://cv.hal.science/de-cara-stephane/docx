--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -183,51 +183,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -351,308 +351,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon farming: The foundation for carbon farming schemes – lessons learned from 160 European schemes</w:t>
+                <w:t xml:space="preserve">Mitigating greenhouse gas emissions from the cattle sector: Land‐use regulation as an alternative to emissions pricing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
+                <w:t xml:space="preserve">Maxence Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ennio Facq</w:t>
+                <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Criscuoli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107747⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107 (1), pp.312-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajae.12485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249521v1</w:t>
+                <w:t xml:space="preserve">hal-04691986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating greenhouse gas emissions from the cattle sector: Land‐use regulation as an alternative to emissions pricing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon farming: The foundation for carbon farming schemes – lessons learned from 160 European schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennio Facq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Gérard</w:t>
+                <w:t xml:space="preserve">Irene Criscuoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane De Cara</w:t>
+                <w:t xml:space="preserve">Laura Martínez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Meunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claudia Heidecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107 (1), pp.312-345. </w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158, pp.107747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajae.12485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691986v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give and take: An analysis of the distributional consequences of emission tax-and-rebate schemes with an application to greenhouse gas emissions from European agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 219, pp.108154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2394,593 +2394,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation de l’effet de serre d’origine agricole : efficacité en coûts et instruments de régulation</w:t>
+                <w:t xml:space="preserve">Émissions de gaz à effet de serre d’origine agricole : coûts et potentiels d’atténuation, instruments de régulation et efficacité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.7-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173041v1</w:t>
+                <w:t xml:space="preserve">hal-01173040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coûts de transaction privés sont-ils un obstacle à l’adoption de mesures techniques d’atténuation des émissions de gaz à effet de serre dans le secteur agricole ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atténuation de l’effet de serre d’origine agricole : efficacité en coûts et instruments de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vermont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.97-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/50tn-8r06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173039v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Caldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072305v3</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les coûts de transaction privés sont-ils un obstacle à l’adoption de mesures techniques d’atténuation des émissions de gaz à effet de serre dans le secteur agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Caldes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+                <w:t xml:space="preserve">Lenaïc Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+                <w:t xml:space="preserve">Elisabeth Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.53-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173026v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de gaz à effet de serre d’origine agricole : coûts et potentiels d’atténuation, instruments de régulation et efficacité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Béline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173040v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072305v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement, usage des sols et carbone renouvelable : illustration à partir du cas des biocarburants et perspectives pour la biomasse</w:t>
               </w:r>
@@ -3038,1814 +3038,1918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de gaz à effet de serre dues à l'agriculture et aux usages des sols en France : une analyse spatiale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic analysis of summer fallow management to reduce take-all disease and N-leaching in a wheat crop rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Goulevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.91-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-010-9234-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018982v1</w:t>
+                <w:t xml:space="preserve">hal-01186785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy considerations for mandating agriculture in a greenhouse gas emissions trading scheme: a comment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
+                <w:t xml:space="preserve">Émissions de gaz à effet de serre dues à l'agriculture et aux usages des sols en France : une analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied economic perspectives and policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 444-445, pp.201-221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000189v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global land-use implications of first and second generation biofuel targets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwin E. Schmid</w:t>
+                <w:t xml:space="preserve">Policy considerations for mandating agriculture in a greenhouse gas emissions trading scheme: a comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannes H. Bottcher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.enpol.2010.03.030⟩</w:t>
+              <w:t xml:space="preserve">Applied economic perspectives and policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (4), pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aepp/ppr027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999817v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 70 (9), pp.1680-1690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of summer fallow management to reduce take-all disease and N-leaching in a wheat crop rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Cara</w:t>
+                <w:t xml:space="preserve">Global land-use implications of first and second generation biofuel targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr P. Havlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Jacquet</w:t>
+                <w:t xml:space="preserve">Uwe A. U. A. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Reynaud</w:t>
+                <w:t xml:space="preserve">Erwin E. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Goulevant</w:t>
+                <w:t xml:space="preserve">Hannes H. Bottcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
+                <w:t xml:space="preserve">Steffen S. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 16 (1), pp.91-105. </w:t>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (10), pp.5690-5702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-010-9234-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.enpol.2010.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186785v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How costly is mitigation of non-CO2 greenhouse gas emissions from agriculture?: A meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Émissions de gaz à effet de serre dues à l'agriculture et aux usages des sols en France : une analyse spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane De Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vermont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 69 (7), pp.1373-1386. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, N° 444-445, pp.201-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/estat.2011.9651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172939v1</w:t>
+                <w:t xml:space="preserve">hal-05599827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agri-environmental schemes: Adverse selection, information structure and delegation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joan Canton</w:t>
+                <w:t xml:space="preserve">How costly is mitigation of non-CO2 greenhouse gas emissions from agriculture?: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68 (7), pp.2114-2121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.007⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 69 (7), pp.1373-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01172912v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puiser le carburant dans les plantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+                <w:t xml:space="preserve">Agri-environmental schemes: Adverse selection, information structure and delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Gosse</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (7), pp.2114-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173012v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01172912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Doha round of the World Trade Organization and agricultural markets liberalization : impacts on developing economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Puiser le carburant dans les plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Fabiosa</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ghislain Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.13-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679219v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane and nitrous oxide emissions from agriculture in the EU : a spatial assessment of sources and abatement costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Doha round of the World Trade Organization and agricultural markets liberalization : impacts on developing economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Fabiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Elobeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-005-0071-8⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (3), pp.317-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9353.2005.00252.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683201v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sequestration through the planting of multi-annual energy crops : a dynamic and spatial assessment</w:t>
+                <w:t xml:space="preserve">Methane and nitrous oxide emissions from agriculture in the EU : a spatial assessment of sources and abatement costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stelios Rozakis</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Economics Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (4), pp.551-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-005-0071-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673152v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">China's accession to the WTO : what is at stake for agricultural markets ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon sequestration through the planting of multi-annual energy crops : a dynamic and spatial assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fuller</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stelios Rozakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 25 (2), pp.399-414</w:t>
+              <w:t xml:space="preserve">Agricultural Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (1), pp.56-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670712v1</w:t>
+                <w:t xml:space="preserve">hal-02673152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'effet de serre d'origine agricole : puits de carbone et instruments de second rang</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">China's accession to the WTO : what is at stake for agricultural markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabiosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 3 (143-144), pp.37-46</w:t>
+              <w:t xml:space="preserve">Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (2), pp.399-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689613v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of greenhouse gases from agriculture : the heterogeneity of abatement costs in France</w:t>
+                <w:t xml:space="preserve">Régulation de l'effet de serre d'origine agricole : puits de carbone et instruments de second rang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 27 (3), pp.281-303</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3 (143-144), pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687721v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche économique de l'effet de serre d'origine agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
+                <w:t xml:space="preserve">Emissions of greenhouse gases from agriculture : the heterogeneity of abatement costs in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 3, pp.1-4</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 27 (3), pp.281-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685368v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et régulation de l'effet de serre d'origine agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+                <w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualite Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 75 (4), pp.597-623</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 85 (6), pp.211-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686811v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation économique</w:t>
+                <w:t xml:space="preserve">Approche économique de l'effet de serre d'origine agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 85 (6), pp.211-223</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694335v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation et régulation de l'effet de serre d'origine agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualite Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (4), pp.597-623</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas abatement strategies andcosts in dairy production–a comparison across bio-economic models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4904,73 +5008,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abatement of agricultural GHG emissions in the EU: A revised analysis of marginal abatement costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancuta Isbasoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4999,73 +5103,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">164. EAAE Seminar "Preserving Ecosystem Services via Sustainable Agro-food Chains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2018, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal coverage of an emission tax in presence of MRV costs: Application to GHG emissions from EU agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5094,263 +5198,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence annuelle de la FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2017, Nancy, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal coverage of an emission tax in presence of MRV costs</w:t>
+                <w:t xml:space="preserve">Optimal coverage of an emission tax in the presence of monitoring, reporting, and verification costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AARES Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2017, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">23. Annual Conference of the European Association of Environmental and Resource Economists (EAERE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). GRC., Jun 2017, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788687v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal coverage of an emission tax in the presence of monitoring, reporting, and verification costs</w:t>
+                <w:t xml:space="preserve">Optimal coverage of an emission tax in presence of MRV costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Annual Conference of the European Association of Environmental and Resource Economists (EAERE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). GRC., Jun 2017, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">AARES Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2017, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736376v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal coverage of an emission tax in the presence of monitoring, reporting, and verification costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5379,3353 +5483,3353 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress – Towards Sustainable Agri-Food Systems: Balancing between Markets and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuels and greenhouse gas emissions from land use change: A quantitative review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Servant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARES Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2015, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of greenhouse gas emissions from agriculture Potential, abatement costs, and implications for the cost-effectiveness of policy instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AARES Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2015, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t>
+                <w:t xml:space="preserve">Approche économique de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES - SFER meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole chercheur Eco-conception des aliments et des produits biosourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Futuroscope, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173045v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences "Défi climat 2013": Politiques agricoles et forestières et climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vermont</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">AES - SFER meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173048v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th EAAE Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410682v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuation des gaz à effet de serre : efficacité en coûts et instruments de régulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane de Cara</w:t>
+                <w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2014, Versailles, France</w:t>
+              <w:t xml:space="preserve">14th EAAE Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173043v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche économique de la durabilité</w:t>
+                <w:t xml:space="preserve">Atténuation des gaz à effet de serre : efficacité en coûts et instruments de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole chercheur Eco-conception des aliments et des produits biosourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Futuroscope, France. 38 p</w:t>
+              <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2014, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173042v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocarburants et changements d'affectation des sols directs et indirects : une revue quantitative de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence "Agrocarburants : quelle réponse législative aux enjeux environnementaux ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Action Climat (RAC). Montreuil, FRA. France Nature Environnement (FNE)., Jan 2013, Assemblée Nationale, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding the Cities and GHG emissions: Beyond the Food Miles Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Meeting of the French Economic Association: Economic Geography and Public Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions de gaz à effet de serre d'origine agricole: De l'échelle du globe à celle de l'exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session de l'Académie d'Agriculture de France: "Élevage et gaz à effet de serre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Académie d'Agriculture de France, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja R. Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rome, Italy. 27 p</w:t>
+              <w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999863v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno B. Vermont</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t>
+              <w:t xml:space="preserve">18th Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rome, Italy. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001161v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel policies in the presence of environmental externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basak Bayramoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA., Jun 2010, Montréal, Canada. 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis of summer fallow management to reduce take-all disease and N-leaching in a wheat crop rotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées INRA-SFER-CIRAD de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Warming Potential, optimal abatement targets, and the design of climate policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. European Association of Environmental And Resource Economists</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association of Environmental And Resource Economists</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. World congress of Environmental and resource economists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Tokyo, Japan. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming potentials and multi-greenhouse gas price instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The economics of carbon sequestration : adverse selection, informational structure and delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 27 p</w:t>
+              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832081v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming potential, an imperfect but second best metric for climate change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Global warming potentials and multi-greenhouse gas price instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 21 p</w:t>
+              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832082v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of carbon sequestration : adverse selection, informational structure and delegation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Canton</w:t>
+                <w:t xml:space="preserve">Global warming potential, an imperfect but second best metric for climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAERE Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brême, Germany. 22 p</w:t>
+              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829400v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming potentials and multi-greenhouse gas price instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The economics of carbon sequestration : adverse selection, informational structure and delegation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cesifo's 6. Venice Summer Institute : David Bradford memorial conference on the design of climate policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, San Servolo, Italy. 35 p</w:t>
+              <w:t xml:space="preserve">14. EAERE Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brême, Germany. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827345v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface between agriculture and the environment : integrating yield response functions in an economic model of EU agriculture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Global warming potentials and multi-greenhouse gas price instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Parme, Italy</w:t>
+              <w:t xml:space="preserve">Cesifo's 6. Venice Summer Institute : David Bradford memorial conference on the design of climate policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, San Servolo, Italy. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759857v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global warming potentials : imperfect but second best metric for climate change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface between agriculture and the environment : integrating yield response functions in an economic model of EU agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. EAERE Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brême, Germany. 29 p</w:t>
+              <w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827349v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economics of carbon sequestration : adverse selection, informational structure and delegation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global warming potentials : imperfect but second best metric for climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 22 p</w:t>
+              <w:t xml:space="preserve">14. EAERE Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brême, Germany. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832071v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions from agriculture in the EU : a spatial assessment of sources and abatement costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIRAjE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Debove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Houzé</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Annual AARES meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Melbourne, Australia. 25 p</w:t>
+              <w:t xml:space="preserve">Journées MICCES 04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828004v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon sequestration through the planting of multi-annual energy crops : a dynamic and spatial assessment</w:t>
+                <w:t xml:space="preserve">Greenhouse gas emissions from agriculture in the EU : a spatial assessment of sources and abatement costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rozakis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">M. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Australian Agricultural And Resource Economics Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Annual AARES meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2004, Melbourne, Australia. 24 p</w:t>
+              <w:t xml:space="preserve">, Feb 2004, Melbourne, Australia. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828003v1</w:t>
+                <w:t xml:space="preserve">hal-02828004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRAjE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon sequestration through the planting of multi-annual energy crops : a dynamic and spatial assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rozakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Australian Agricultural And Resource Economics Society</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées MICCES 04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 4 p</w:t>
+              <w:t xml:space="preserve">48. Annual AARES meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Melbourne, Australia. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02832690v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon sequestration in agricultural soils : a dynamic assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rozakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACISA : Spatial decision support systems for bio-energy chains evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic issues in multi-greenhouse gas international agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World congress of environmental and resource economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Monterey, United States. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Doha round of the World Trade Organization : appraising further liberalization of agricultural markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International environmental agreement : stability, transfer and sequential membership</w:t>
+                <w:t xml:space="preserve">Agriculture and climate change in the EU : greenhouse gas emissions and abatement costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. American Agricultural Economics Association</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Canadian Agricultural Economics Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Southampton, United Kingdom. 35 p</w:t>
+              <w:t xml:space="preserve">AAEA-CAES Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2001, Chicago, United States. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02826563v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02828050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture and climate change in the EU : greenhouse gas emissions and abatement costs</w:t>
+                <w:t xml:space="preserve">International environmental agreement : stability, transfer and sequential membership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Canadian Agricultural Economics Society</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAEA-CAES Annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2001, Chicago, United States. 23 p</w:t>
+              <w:t xml:space="preserve">11. Annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Southampton, United Kingdom. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828050v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-greenhouse gas international agreements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating agri-environmental policies in the UE : some views and extensions from the AROPAj model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Rotillon</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Donati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Journées de micro-économie appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Québec, Canada. 31 p</w:t>
+              <w:t xml:space="preserve">Eurotools workshop : Tools for evaluating EU agricultural policy at different decision levels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Bruxelles, Belgium. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02837437v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions of greenhouse gases from French agriculture : an economic approach</w:t>
+                <w:t xml:space="preserve">Multi-greenhouse gas international agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Annual conference of the EAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Rethymno, Greece. 31 p</w:t>
+              <w:t xml:space="preserve">17. Journées de micro-économie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Québec, Canada. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02836759v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accord international sur l'environnement global : stabilité, transferts et adhésion séquentielle</w:t>
+                <w:t xml:space="preserve">Emissions of greenhouse gases from French agriculture : an economic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congrès de la SCSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Montréal, Canada. 30 p</w:t>
+              <w:t xml:space="preserve">10. Annual conference of the EAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Rethymno, Greece. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834940v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating agri-environmental policies in the UE : some views and extensions from the AROPAj model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accord international sur l'environnement global : stabilité, transferts et adhésion séquentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Donati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotools workshop : Tools for evaluating EU agricultural policy at different decision levels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Bruxelles, Belgium. 36 p</w:t>
+              <w:t xml:space="preserve">40. Congrès de la SCSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Montréal, Canada. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842768v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8741,73 +8845,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Bilan et gestion des gaz à effet de serre dans l'espace rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de serre et cartel dans la perspective d'un accord international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8823,73 +8927,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emissions of greenhouse gases from agriculture : the heterogeneity of abatement costs in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8905,51 +9009,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Congress : European agriculture facing the 21st century in a global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1999, Varsovie, Poland. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8959,59 +9063,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
+                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -9046,97 +9150,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744091v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t>
+                <w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
@@ -9171,121 +9275,121 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t>
+              <w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173060v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9294,103 +9398,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Angers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9400,137 +9504,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global warming potential paradox: implications for the design of climate policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Galko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The design of climate policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MIT Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-0-2630-7302-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9540,231 +9644,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSAE Brief n° 7 - Politiques climatiques et inégalités de revenu : le cas du secteur agricole européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nosra Ben Fradj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alain Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bamière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/gf1x-8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9774,51 +9878,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halving mineral nitrogen use in European agriculture: insights from multi-scale land-use models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9874,113 +9978,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée des composantes économique et biophysique des productions végétales en relation avec le changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.B. Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9996,152 +10100,152 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-greenhouse gas international agreements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10154,73 +10258,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation et régulation de l'effet de serre d'origine agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10233,156 +10337,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'agriculture et de l'élevage à effet de serre : impact de la régulation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Birfet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Moguedec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10392,281 +10496,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European agro-economic model AROPAj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Petsakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lungarska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE-PSAE. 2025, 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109872v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agri-GES Asirpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
+                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10686,109 +10790,109 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
+              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02809908v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
+                <w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10808,89 +10912,89 @@
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t>
+              <w:t xml:space="preserve">[Technical Report] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02811432v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10942,87 +11046,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bamière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11064,607 +11168,607 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue critique des études évaluant l'effet des changements d'affectation des sols sur les bilans environnementaux des biocarburants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Goussebaile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Grateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Quemener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Agence de l'Environnement et de la Maîtrise de l'Energie. 2012, 96 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture, forêt, changement d'usage des sols et GES en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Colleu-Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections des émissions/absorptions de gaz à effet de serre dans les secteurs forêt et agriculture aux horizons 2010 et 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture et de la Pêche. 2008, 202 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on results concerning models linking farm, markets and the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigation of greenhouse gas emissions in EU agriculture: an assessment of the costs of reducing agricultural emissions and enhancing carbon sinks in agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane S. de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812469v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of greenhouse gas emissions in EU agriculture: an assessment of the costs of reducing agricultural emissions and enhancing carbon sinks in agricultural soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report on results concerning models linking farm, markets and the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Debove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817714v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAPRI World agricultural outlook 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11674,114 +11778,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions stratégiques des négociations internationales sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane S. de Cara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest Nanterre La Défense, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11849,51 +11953,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C57C9275"/>
+    <w:nsid w:val="5FD60BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12080,51 +12184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/de-cara-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2559-1877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07739027X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9266-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Facq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Heidecke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Isbasoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-020-00293-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00117-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Grosjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fuss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1258630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dumollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2017.1409654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/50tn-8r06" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173040v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4zy-0q13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppr027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr P. Havlik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe A. U. A. Schneider" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Schmid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Bottcher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Fritz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.enpol.2010.03.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999823v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.05.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186785v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goulevant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9234-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172939v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.02.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGTM9CLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3M509SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173012v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fabiosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Elobeid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2005.00252.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A089529A81E93D6217B239A95A5CCF78D0897B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houz&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-005-0071-8" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673152v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670712v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuller" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beghin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabiosa" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689613v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687721v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685368v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686811v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737960v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735519v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736406v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788687v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736376v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790618v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795862v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Servant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173042v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173047v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173049v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999863v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172890v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817197v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Debove" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829400v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827345v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827349v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828004v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houz&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Agricultural And Resource Economics Society" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828003v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozakis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760212v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828050v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837437v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836759v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834940v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donati" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839836v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835560v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835766v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galko" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33193.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938167v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761774v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839780v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837148v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/de-cara-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2559-1877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07739027X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9266-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Facq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Heidecke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Isbasoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-020-00293-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00117-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Grosjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fuss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1258630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dumollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2017.1409654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/50tn-8r06" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4zy-0q13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goulevant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9234-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppr027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.05.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr P. Havlik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe A. U. A. Schneider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Schmid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Bottcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Fritz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.enpol.2010.03.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05599827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9651" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.02.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGTM9CLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3M509SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fabiosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Elobeid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2005.00252.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A089529A81E93D6217B239A95A5CCF78D0897B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houz&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-005-0071-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beghin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabiosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Servant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Debove" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Agricultural And Resource Economics Society" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33193.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761774v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817714v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>