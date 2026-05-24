--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11898 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11846 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane De Cara </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche, Paris-Saclay Applied Economics,INRAE, AgroParisTech, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de-cara-stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2559-1877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">07739027X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=OjOkZwEAAAAJ&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-9266-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoption of carbon farming schemes: risk matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Photinodellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bruni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2026.2623365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigating greenhouse gas emissions from the cattle sector: Land‐use regulation as an alternative to emissions pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107 (1), pp.312-345. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ajae.12485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon farming: The foundation for carbon farming schemes – lessons learned from 160 European schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hvarregaard Thorsøe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Facq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Criscuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martínez-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Heidecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 158, pp.107747. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2025.107747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give and take: An analysis of the distributional consequences of emission tax-and-rebate schemes with an application to greenhouse gas emissions from European agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane De Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 219, pp.108154. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2024.108154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic farming offers promising mitigation potential in dairy systems without compromising economic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 334, pp.117405. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.117405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving mineral nitrogen use in European agriculture: Insights from multi‐scale land‐use models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economic Perspectives and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.1529-1550. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aepp.13391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food, climate and biodiversity: A trilemma of mineral nitrogen use in European agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narayanappa Devaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103, pp.271-299. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-022-00173-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755481v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon footprint and economic performance of dairy farms: the case of protected designation of origin dairy farms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, 12 p. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing food production and mitigating agricultural greenhouse gas emissions in the European Union: impacts of carbon pricing and calorie production targeting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancuta Isbasoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.409-440. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10018-020-00293-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Once a quality-food consumer, always a quality-food consumer? Consumption patterns of organic, label rouge, and geographical indications in French scanner data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lambotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00121-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter cattle to secure food calories and reduce agricultural greenhouse gas emissions? Some prospective estimates for France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancuta Isbasoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (1), pp.67-90. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-020-00117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas abatement strategies and costs in French dairy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Britz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Julliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 236, pp.UNSP 117589. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.07.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628797v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options to overcome the barriers to pricing European agricultural emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Fuss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Koch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin L. Bodirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14693062.2016.1258630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal coverage of an emission tax in the presence of monitoring, reporting, and verification costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89, pp.71 - 93. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeem.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land allocation between a multiple-stand forest and agriculture under storm risk and recursive preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Dumollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (3), pp.256-268. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21606544.2017.1409654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying cost-competitive greenhouse gas mitigation potential of French agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 77, pp.130-139. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Food, Urbanization, and Transport-related Greenhouse Gas Emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (1), pp.75-108. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.12299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.471-490. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.683.0471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie de Noblet-Ducoudre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.38-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels leviers techniques pour l'atténuation des émissions de gaz à effet de serre d'origine agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pp8t-2j76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072305v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coûts de transaction privés sont-ils un obstacle à l’adoption de mesures techniques d’atténuation des émissions de gaz à effet de serre dans le secteur agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenaïc Pardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation de l’effet de serre d’origine agricole : efficacité en coûts et instruments de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37, pp.97-112. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/50tn-8r06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way for sustainable bioenergy in Europe: technological options and research avenues for large-scale biomass feedstock supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Caldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.11 - 25. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2014.01.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz à effet de serre d’origine agricole : coûts et potentiels d’atténuation, instruments de régulation et efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement, usage des sols et carbone renouvelable : illustration à partir du cas des biocarburants et perspectives pour la biomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26, pp.101-116. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/q4zy-0q13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy considerations for mandating agriculture in a greenhouse gas emissions trading scheme: a comment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied economic perspectives and policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (4), pp.661-667. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aepp/ppr027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz à effet de serre dues à l'agriculture et aux usages des sols en France : une analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 444-445, pp.201-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (9), pp.1680-1690. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global land-use implications of first and second generation biofuel targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr P. Havlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe A. U. A. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin E. Schmid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannes H. Bottcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (10), pp.5690-5702. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.enpol.2010.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émissions de gaz à effet de serre dues à l'agriculture et aux usages des sols en France : une analyse spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N° 444-445, pp.201-221. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/estat.2011.9651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic analysis of summer fallow management to reduce take-all disease and N-leaching in a wheat crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Goulevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.91-105. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-010-9234-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How costly is mitigation of non-CO2 greenhouse gas emissions from agriculture?: A meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69 (7), pp.1373-1386. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2010.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-environmental schemes: Adverse selection, information structure and delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (7), pp.2114-2121. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puiser le carburant dans les plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Gosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doha round of the World Trade Organization and agricultural markets liberalization : impacts on developing economies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Fabiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amani Elobeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27 (3), pp.317-355. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9353.2005.00252.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane and nitrous oxide emissions from agriculture in the EU : a spatial assessment of sources and abatement costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32 (4), pp.551-583. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10640-005-0071-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration through the planting of multi-annual energy crops : a dynamic and spatial assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stelios Rozakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (1), pp.56-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China's accession to the WTO : what is at stake for agricultural markets ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beghin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fabiosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25 (2), pp.399-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation de l'effet de serre d'origine agricole : puits de carbone et instruments de second rang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (143-144), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of greenhouse gases from agriculture : the heterogeneity of abatement costs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (3), pp.281-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche économique de l'effet de serre d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et régulation de l'effet de serre d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 75 (4), pp.597-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (6), pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abatement of agricultural GHG emissions in the EU: A revised analysis of marginal abatement costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancuta Isbasoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">164. EAAE Seminar "Preserving Ecosystem Services via Sustainable Agro-food Chains"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas abatement strategies andcosts in dairy production–a comparison across bio-economic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Julliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Britz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de Recherches en Sciences Sociales (JRSS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal coverage of an emission tax in presence of MRV costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AARES Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2017, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal coverage of an emission tax in presence of MRV costs: Application to GHG emissions from EU agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Conférence annuelle de la FAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2017, Nancy, France. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal coverage of an emission tax in the presence of monitoring, reporting, and verification costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Annual Conference of the European Association of Environmental and Resource Economists (EAERE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Centre for Research on the Environment and the Economy (ICRE8). GRC., Jun 2017, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal coverage of an emission tax in the presence of monitoring, reporting, and verification costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. EAAE Congress – Towards Sustainable Agri-Food Systems: Balancing between Markets and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuels and greenhouse gas emissions from land use change: A quantitative review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Servant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AARES Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2015, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of greenhouse gas emissions from agriculture Potential, abatement costs, and implications for the cost-effectiveness of policy instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AARES Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Agricultural and Resource Economics Society (AARES). AUS., Feb 2015, Rotorua, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change, agriculture, and land use in France: mitigation and adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES - SFER meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Défi climat 2013": Politiques agricoles et forestières et climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAAE Congress: "Agri-Food and Rural Innovations for Healthier Societies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the Cities and Greenhouse Gas Emissions: A New Economic Geography Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EAAE Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuation des gaz à effet de serre : efficacité en coûts et instruments de régulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jun 2014, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche économique de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheur Eco-conception des aliments et des produits biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Futuroscope, France. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocarburants et changements d'affectation des sols directs et indirects : une revue quantitative de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Agrocarburants : quelle réponse législative aux enjeux environnementaux ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Action Climat (RAC). Montreuil, FRA. France Nature Environnement (FNE)., Jan 2013, Assemblée Nationale, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding the Cities and GHG emissions: Beyond the Food Miles Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic Meeting of the French Economic Association: Economic Geography and Public Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions de gaz à effet de serre d'origine agricole: De l'échelle du globe à celle de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session de l'Académie d'Agriculture de France: "Élevage et gaz à effet de serre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Académie d'Agriculture de France, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marginal abatement costs of greenhouse gas emissions from European agriculture, cost effectiveness, and the EU non-ETS burden sharing agreement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the European Association of Environmental and Resource Economists (EAERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rome, Italy. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price-induced changes in greenhouse gas emissions from agriculture, forestry, and other land use: a spatial panel econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Vermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Conference of the Spatial Econometric Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Toulouse, France. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel policies in the presence of environmental externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basak Bayramoglu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World congress of environmental and resource economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Environmental and Resource Economists (AERE). USA., Jun 2010, Montréal, Canada. 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic analysis of summer fallow management to reduce take-all disease and N-leaching in a wheat crop rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées INRA-SFER-CIRAD de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Warming Potential, optimal abatement targets, and the design of climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. European Association of Environmental And Resource Economists</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association of Environmental And Resource Economists</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World congress of Environmental and resource economists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tokyo, Japan. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming potentials and multi-greenhouse gas price instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming potential, an imperfect but second best metric for climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of carbon sequestration : adverse selection, informational structure and delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAERE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brême, Germany. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming potentials and multi-greenhouse gas price instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cesifo's 6. Venice Summer Institute : David Bradford memorial conference on the design of climate policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, San Servolo, Italy. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface between agriculture and the environment : integrating yield response functions in an economic model of EU agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. EAAE Seminar : Modelling agricultural policies : state of the art and new challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming potentials : imperfect but second best metric for climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. EAERE Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Brême, Germany. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economics of carbon sequestration : adverse selection, informational structure and delegation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de Microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Hammamet, Tunisia. 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse gas emissions from agriculture in the EU : a spatial assessment of sources and abatement costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Australian Agricultural And Resource Economics Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual AARES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Melbourne, Australia. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration through the planting of multi-annual energy crops : a dynamic and spatial assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rozakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Australian Agricultural And Resource Economics Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual AARES meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Melbourne, Australia. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRAjE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MICCES 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Isle-sur-la Sorgue, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon sequestration in agricultural soils : a dynamic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rozakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACISA : Spatial decision support systems for bio-energy chains evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic issues in multi-greenhouse gas international agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World congress of environmental and resource economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Monterey, United States. 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Doha round of the World Trade Organization : appraising further liberalization of agricultural markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congress EAAE : Exploring diversity in the European agri-food system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Saragosse, Spain. 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International environmental agreement : stability, transfer and sequential membership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Southampton, United Kingdom. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture and climate change in the EU : greenhouse gas emissions and abatement costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. American Agricultural Economics Association</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Canadian Agricultural Economics Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAEA-CAES Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Chicago, United States. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of greenhouse gases from French agriculture : an economic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Annual conference of the EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Rethymno, Greece. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-greenhouse gas international agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de micro-économie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Québec, Canada. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord international sur l'environnement global : stabilité, transferts et adhésion séquentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Congrès de la SCSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating agri-environmental policies in the UE : some views and extensions from the AROPAj model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Donati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotools workshop : Tools for evaluating EU agricultural policy at different decision levels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Bruxelles, Belgium. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Bilan et gestion des gaz à effet de serre dans l'espace rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de serre et cartel dans la perspective d'un accord international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Economie de l'environnement : L'efficacité des politiques publiques face à la gestion de l'environnement et des ressources renouvelables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissions of greenhouse gases from agriculture : the heterogeneity of abatement costs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congress : European agriculture facing the 21st century in a global context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Varsovie, Poland. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Options for reducing greenhouse gas emissions from the agricultural sector: abatement potential and cost of technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future, scientific conference of the COP21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 858 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to reduce greenhouse gas emissions without reducing production? An assessment of 26 technical options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 186 p., 2015, CSA15 : Parallel Session L1 Regional Dimensions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et gaz à effet de serre - Dix actions pour réduire les émissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Beline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2015, Matière à débattre et décider, 978-2-7592-2314-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global warming potential paradox: implications for the design of climate policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Galko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The design of climate policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-0-2630-7302-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSAE Brief n° 7 - Politiques climatiques et inégalités de revenu : le cas du secteur agricole européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée des productions animales et végétales dans un modèle économique pour l’analyse des interactions agriculture – environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosra Ben Fradj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.69-85. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/gf1x-8623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halving mineral nitrogen use in European agriculture: insights from multi-scale land-use models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brunelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Prudhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation intégrée des composantes économique et biophysique des productions végétales en relation avec le changement climatique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.B. Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-greenhouse gas international agreements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rotillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des émissions de gaz à effet de serre d'origine agricole : un essai d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et régulation de l'effet de serre d'origine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'agriculture et de l'élevage à effet de serre : impact de la régulation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Birfet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European agro-economic model AROPAj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Petsakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lungarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane De Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE-PSAE. 2025, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109872v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri-GES Asirpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can French agriculture contribute to reducing greenhouse gas emissions? Abatement potential and cost of ten technical measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 92 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle contribution de l'agriculture française à la réduction des émissions de gaz à effet de serre? Potentiel d'atténuation et coût de dix actions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bamière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Béline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] convention n° 11-60-C0021, convention n° 11-60-C0021,, INRA. 2013, 455 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue critique des études évaluant l'effet des changements d'affectation des sols sur les bilans environnementaux des biocarburants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goussebaile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Grateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Levert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Agence de l'Environnement et de la Maîtrise de l'Energie. 2012, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, forêt, changement d'usage des sols et GES en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Colleu-Gourvennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Besse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut National de la Recherche Agronomique. 2009, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projections des émissions/absorptions de gaz à effet de serre dans les secteurs forêt et agriculture aux horizons 2010 et 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de l'Agriculture et de la Pêche. 2008, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on results concerning models linking farm, markets and the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Debove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of greenhouse gas emissions in EU agriculture: an assessment of the costs of reducing agricultural emissions and enhancing carbon sinks in agricultural soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain P.-A. Jayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPRI World agricultural outlook 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions stratégiques des négociations internationales sur le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. de Cara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest Nanterre La Défense, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02831023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11953,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD60BA6"/>
+    <w:nsid w:val="CDFAC675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12184,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/de-cara-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2559-1877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07739027X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9266-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Facq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Heidecke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ollier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161158v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13391" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Isbasoiu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-020-00293-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132547v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00117-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Grosjean" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fuss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1258630" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.03.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671595v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dumollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2017.1409654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173041v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/50tn-8r06" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4zy-0q13" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186785v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goulevant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9234-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppr027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999823v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.05.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr P. Havlik" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe A. U. A. Schneider" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Schmid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Bottcher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Fritz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.enpol.2010.03.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05599827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9651" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172939v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.02.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGTM9CLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172912v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3M509SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679219v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fabiosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Elobeid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2005.00252.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A089529A81E93D6217B239A95A5CCF78D0897B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683201v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houz&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-005-0071-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673152v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beghin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabiosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689613v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687721v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737960v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736406v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788687v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790618v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795862v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Servant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795865v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999863v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817197v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Debove" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832071v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Agricultural And Resource Economics Society" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760212v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826504v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825077v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828050v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826563v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842768v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834940v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835560v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835766v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172927v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33193.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938167v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761774v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829085v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839780v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837148v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836781v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817714v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826505v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/de-cara-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2559-1877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07739027X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OjOkZwEAAAAJ&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9266-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05537930v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Photinodellis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bruni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bami&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2026.2623365" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691986v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence G&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane De Cara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajae.12485" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05249521v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hvarregaard Thors&#248;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Facq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Criscuoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Heidecke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ollier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2024.108154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03995376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lambotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Cara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brocas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.117405" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04161158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lungarska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Alain Jayet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prudhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aepp.13391" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03755481v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narayanappa Devaraju" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-022-00173-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021963v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Isbasoiu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Jayet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-020-00293-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00121-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00117-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628797v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Britz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Julliere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.07.064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Grosjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fuss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Koch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L. Bodirsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane de Cara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2016.1258630" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Henry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2018.03.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671595v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dumollard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2017.1409654" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.08.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02886456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fournier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaigne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vermont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.683.0471" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain P.-A. Jayet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. de Cara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Noblet-Ducoudre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072305v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pp8t-2j76" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena&#239;c Pardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Samson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173041v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/50tn-8r06" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173026v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gabrielle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Caldes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2014.01.050" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000697v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/q4zy-0q13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000189v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Vermont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aepp/ppr027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.05.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr P. Havlik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe A. U. A. Schneider" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin E. Schmid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes H. Bottcher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen S. Fritz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.enpol.2010.03.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05599827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/estat.2011.9651" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186785v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reynaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Goulevant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-010-9234-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2010.02.020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGTM9CLX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Canton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3M509SK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173012v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Masson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gosse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Fabiosa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Beghin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Elobeid" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Fang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9353.2005.00252.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F3A089529A81E93D6217B239A95A5CCF78D0897B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683201v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houz&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-005-0071-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673152v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelios Rozakis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fuller" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beghin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabiosa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Fang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689613v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687721v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686811v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694335v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735519v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737960v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788687v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Servant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795865v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173045v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173046v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173043v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173047v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001161v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jacques" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172890v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Debove" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. European Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association of Environmental And Resource Economists" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debove" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827345v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759857v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Godard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832071v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houz&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Australian Agricultural And Resource Economics Society" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828003v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rozakis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826563v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. American Agricultural Economics Association" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Canadian Agricultural Economics Society" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842768v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donati" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839836v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835560v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835766v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744091v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173060v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173063v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cultura.com/agriculture-et-gaz-a-effet-de-serre-9782759223145.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172927v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galko" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/33193.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04938167v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161714v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Ben Fradj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Jayet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/gf1x-8623" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.B. Niang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839780v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837148v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836781v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Birfet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109872v4" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Petsakos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852986v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186943v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172993v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goussebaile" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Grateau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Quemener" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186933v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Colleu-Gourvennec" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Besse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172897v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817714v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826505v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>