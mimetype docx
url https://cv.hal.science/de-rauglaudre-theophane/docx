--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,2398 +66,2815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of the effect of reducing dietary crude protein in broiler chickens on nitrogen flows and litter characteristics by meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of dietary crude protein and electrolyte balance on nitrogen budget and gas emissions in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.104175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meta-analysis of the effect of low-protein diets on the growth performance, nitrogen excretion, and fat deposition in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fanim.2023.1214076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental implications of low-protein diets in broiler production: a life cycle approach based on two different nitrogen emission models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la teneur en protéines de l’aliment chez le poulet de chair : comment allier durabilité et coût de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Technique Altilis - Eurolysine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the interest price of three products from black soldier fly larvae used to feed fast-growing broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la teneur en protéines brutes et de l’inclusion de tourteau de soja : Quels effets sur les performances et les émissions azotées en poulet de chair ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.173-177</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516675v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation par méta-analyse de l’effet de la teneur en protéines brutes de l’aliment sur la consommation d’énergie et le dépôt lipidique chez le poulet de chair</w:t>
+                <w:t xml:space="preserve">Réduction de la teneur en protéines brutes et de l’inclusion de tourteau de soja : Quels effets sur les performances et les émissions azotées en poulet de chair ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.163-167</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516632v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Evaluation par méta-analyse de l’effet de la teneur en protéines brutes de l’aliment sur la consommation d’énergie et le dépôt lipidique chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie M Collet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Ravon</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing environmental impact of broiler production: the role of crude protein and soybean meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de croissances et émissions de NH3 : Nouvelles perspectives sur les stratégies de réduction de la protéine en volaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Technique Altilis-Metex Animal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on low protein diets to sustain optimal performance and reduce emissions in poultry and pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metex Animal Nutrition Technical Seminar “On the move”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of protein and potassium to improve welfare and environmental footprint in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. EAAP Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crude protein content and electrolyte balance on nitrogen losses by volatilization in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Godbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Larios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Annual General Meeting and Technical Conference of the Canadian Society for Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Charlottetown, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling dietary amino acids content at the level of requirement reduces the negative influence of low protein diets on growth performance of broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the impact of a lower dietary protein on growth performance and carcass quality in broilers: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.312-313, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a more sustainable chicken: Benefits of low crude protein diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schothorst Feed Research Seminar “Alternative protein sources for poultry feeds"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, en ligne, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2467,1082 +2884,665 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVINEM: A new model to improve the prediction of NH3, N2O, NOx, and N2 losses from nitrogen excretion to manure application in broiler chicken production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. Animal - Science proceedings, 16 (3), pp.481-482, 2025, Proceedings of the 11th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT 2025). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisse de la teneur en protéines et de la balance électrolytique pour réduire les pertes d'azote chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.857-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing protein content increases metabolizable energy in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of protein content and electrolyte balance to reduce nitrogen losses through volatilization in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Godbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193917v1</w:t>
-              </w:r>
-[...415 lines deleted...]
-                <w:t xml:space="preserve">hal-04218409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3697,51 +3697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240335v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516675v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349767v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349779v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godbout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Larios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.066" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157968v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088392v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104175" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2023.1214076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2023.1214076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godbout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Larios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>