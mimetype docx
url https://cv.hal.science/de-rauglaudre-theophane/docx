--- v1 (2026-04-07)
+++ v2 (2026-05-16)
@@ -66,2815 +66,3247 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the effect of reducing dietary crude protein in broiler chickens on nitrogen flows and litter characteristics by meta-analysis</w:t>
+                <w:t xml:space="preserve">Effect of lowering dietary crude protein with different protein sources on growth performance, litter characteristics, and nitrogen balance in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fournel</w:t>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-P. Létourneau-Montminy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal - Open Space</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100104⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.101771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05157968v1</w:t>
+                <w:t xml:space="preserve">hal-05600224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dietary crude protein and electrolyte balance on nitrogen budget and gas emissions in broilers</w:t>
+                <w:t xml:space="preserve">Quantification of the effect of reducing dietary crude protein in broiler chickens on nitrogen flows and litter characteristics by meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">S. Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 256, pp.104175. </w:t>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.100104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2025.100104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088392v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of dietary crude protein and electrolyte balance on nitrogen budget and gas emissions in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 256, pp.104175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of the effect of low-protein diets on the growth performance, nitrogen excretion, and fat deposition in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fanim.2023.1214076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental implications of low-protein diets in broiler production: a life cycle approach based on two different nitrogen emission models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Letourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maastricht, Netherlands. pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la teneur en protéines de l’aliment chez le poulet de chair : comment allier durabilité et coût de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Technique Altilis - Eurolysine 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the interest price of three products from black soldier fly larvae used to feed fast-growing broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental implications of low-protein diets in French broiler production: A life cycle approach based on two different nitrogen emission models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trespeuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.577</w:t>
+              <w:t xml:space="preserve">ESPN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240335v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cesare Castellini</w:t>
+                <w:t xml:space="preserve">Low crude protein feeding strategies to improve nitrogen utilization in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Mattioli</w:t>
+                <w:t xml:space="preserve">Angel René Alfonso-Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elijah Kiarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
+              <w:t xml:space="preserve">ESPN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Maastricht (Netherland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692952v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of low crude protein diet in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
+              <w:t xml:space="preserve">Adisseo Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, on line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828459v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de la teneur en protéines brutes et de l’inclusion de tourteau de soja : Quels effets sur les performances et les émissions azotées en poulet de chair ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the interest price of three products from black soldier fly larvae used to feed fast-growing broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trespeuch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.173-177</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science, Aug 2025, Innsbruck, Austria. pp.577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516675v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation par méta-analyse de l’effet de la teneur en protéines brutes de l’aliment sur la consommation d’énergie et le dépôt lipidique chez le poulet de chair</w:t>
+                <w:t xml:space="preserve">Réduction de la teneur en protéines brutes et de l’inclusion de tourteau de soja : Quels effets sur les performances et les émissions azotées en poulet de chair ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.163-167</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516632v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multiperformance of slow-growing and dual-purpose strains in organic chicken production: learning from the PPILOW project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Castellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Julie M Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+                <w:t xml:space="preserve">Utilisation du parcours par différentes souches de poulets de chair : conséquences sur la santé, le bien-être, les performances économiques et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cornaille</w:t>
+                <w:t xml:space="preserve">K. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">7. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cesson Sévigné, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+                <w:t xml:space="preserve">hal-04828459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation par méta-analyse de l’effet de la teneur en protéines brutes de l’aliment sur la consommation d’énergie et le dépôt lipidique chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.163-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661421v1</w:t>
+                <w:t xml:space="preserve">hal-04516632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing environmental impact of broiler production: the role of crude protein and soybean meal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William Lambert</w:t>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.599</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206461v1</w:t>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Méda</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372822v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de croissances et émissions de NH3 : Nouvelles perspectives sur les stratégies de réduction de la protéine en volaille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Technique Altilis-Metex Animal Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349767v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on low protein diets to sustain optimal performance and reduce emissions in poultry and pigs</w:t>
+                <w:t xml:space="preserve">Reducing environmental impact of broiler production: the role of crude protein and soybean meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metex Animal Nutrition Technical Seminar “On the move”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Breda, Netherlands</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349779v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of protein and potassium to improve welfare and environmental footprint in broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principal characteristics of suitable broiler genotypes adapted to outdoor system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.989</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school - How to improve welfare in poultry and pig low input outdoor and organic farms?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516455v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crude protein content and electrolyte balance on nitrogen losses by volatilization in broilers</w:t>
+                <w:t xml:space="preserve">Performances de croissances et émissions de NH3 : Nouvelles perspectives sur les stratégies de réduction de la protéine en volaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Annual General Meeting and Technical Conference of the Canadian Society for Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Charlottetown, Canada</w:t>
+              <w:t xml:space="preserve">Réunion Technique Altilis-Metex Animal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349873v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling dietary amino acids content at the level of requirement reduces the negative influence of low protein diets on growth performance of broiler chickens</w:t>
+                <w:t xml:space="preserve">New insights on low protein diets to sustain optimal performance and reduce emissions in poultry and pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia-Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.110</w:t>
+              <w:t xml:space="preserve">Metex Animal Nutrition Technical Seminar “On the move”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Breda, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752611v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the impact of a lower dietary protein on growth performance and carcass quality in broilers: A meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduction of protein and potassium to improve welfare and environmental footprint in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Lambert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simongiovanni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.-P Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.989</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877894v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of crude protein content and electrolyte balance on nitrogen losses by volatilization in broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Godbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Larios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 Annual General Meeting and Technical Conference of the Canadian Society for Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Charlottetown, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling dietary amino acids content at the level of requirement reduces the negative influence of low protein diets on growth performance of broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of the impact of a lower dietary protein on growth performance and carcass quality in broilers: A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (Isep)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Granada, Spain. pp.312-313, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a more sustainable chicken: Benefits of low crude protein diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schothorst Feed Research Seminar “Alternative protein sources for poultry feeds"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, en ligne, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2884,673 +3316,673 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVINEM: A new model to improve the prediction of NH3, N2O, NOx, and N2 losses from nitrogen excretion to manure application in broiler chicken production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélynda Hassouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Létourneau-Montminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (Modnut 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Engelberg, Switzerland. Animal - Science proceedings, 16 (3), pp.481-482, 2025, Proceedings of the 11th Workshop on Modelling Nutrient Digestion and Utilization in Farm Animals (MODNUT 2025). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2025.07.314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baisse de la teneur en protéines et de la balance électrolytique pour réduire les pertes d'azote chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.857-861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing protein content increases metabolizable energy in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of protein content and electrolyte balance to reduce nitrogen losses through volatilization in broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Godbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Symposium on Poultry Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rimini, Italy. pp.207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does broiler range use impact forage intake, outdoor excretion and gaseous emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Méda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ravon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3697,51 +4129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100104" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088392v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218409v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2023.1214076" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136629v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516675v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontaine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349767v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349873v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godbout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Larios" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877894v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516748v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lambert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fournel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101771" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157968v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fournel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2025.100104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088392v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lambert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2023.1214076" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Letourneau-Montminy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cappelaere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lecuelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau Montminy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ren&#233; Alfonso-Avila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Kiarie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516675v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mattioli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828459v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ravon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349779v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godbout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Larios" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre L&#233;tourneau-Montminy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03877894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gonzalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simongiovanni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.066" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05257935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.07.314" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349930v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193917v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnefous" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>